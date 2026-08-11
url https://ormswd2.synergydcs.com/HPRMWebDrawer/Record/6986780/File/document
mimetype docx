--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -142,101 +142,77 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57488BA9" w14:textId="77777777" w:rsidR="000B43EE" w:rsidRPr="00896EC2" w:rsidRDefault="000B43EE" w:rsidP="00B47179">
             <w:pPr>
               <w:pStyle w:val="PolicyTitle"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00783D90" w:rsidRPr="00983ACA" w14:paraId="1607F111" w14:textId="77777777" w:rsidTr="0069579A">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71750617" w14:textId="037BD948" w:rsidR="00783D90" w:rsidRPr="00896EC2" w:rsidRDefault="00783D90" w:rsidP="6AB29DCF">
+          <w:p w14:paraId="71750617" w14:textId="75E6D47B" w:rsidR="00783D90" w:rsidRPr="00896EC2" w:rsidRDefault="00783D90" w:rsidP="6AB29DCF">
             <w:pPr>
               <w:pStyle w:val="NormalTable"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rStyle w:val="Label"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
             <w:r w:rsidR="0048549B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DA24D4" w:rsidRPr="00896EC2">
+            <w:r w:rsidR="008701B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...23 lines deleted...]
-              <w:t>/2025</w:t>
+              <w:t>5/6/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31779E63" w14:textId="6573E256" w:rsidR="00783D90" w:rsidRPr="00896EC2" w:rsidRDefault="39695D52" w:rsidP="6AB29DCF">
             <w:pPr>
               <w:pStyle w:val="NormalTable"/>
               <w:spacing w:before="80" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Version: 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3071,59 +3047,65 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76B92DEB" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="00EA55C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-118" w:right="-71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D51EB4B" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
+          <w:p w14:paraId="6D51EB4B" w14:textId="3668E311" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="008701B6" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-59" w:right="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3923863C" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-59" w:right="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4015,62 +3997,70 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F583FA5" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-104" w:right="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00832E2A" w:rsidRPr="007D672D" w14:paraId="31676689" w14:textId="77777777" w:rsidTr="00FA3EA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0755A621" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
+          <w:p w14:paraId="0755A621" w14:textId="5BB99008" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="008701B6" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-45" w:right="-15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00896EC2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAC </w:t>
+            </w:r>
+            <w:r w:rsidR="000D24ED" w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Meeting summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64A826DC" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-119" w:right="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -4583,68 +4573,68 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="579A201B" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-104" w:right="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00832E2A" w:rsidRPr="007D672D" w14:paraId="2C1A88ED" w14:textId="77777777" w:rsidTr="00FA3EA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71DC7530" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
+          <w:p w14:paraId="71DC7530" w14:textId="4AD5AA66" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="008701B6" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-45" w:right="-15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00896EC2">
-[...5 lines deleted...]
-              <w:t>Public Notice</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Notice of Proposed Rulemaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FA823E2" w14:textId="77777777" w:rsidR="000D24ED" w:rsidRPr="00896EC2" w:rsidRDefault="000D24ED" w:rsidP="000D24ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-119" w:right="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5856,51 +5846,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A – does not review, does approve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264CA71E" w14:textId="77777777" w:rsidR="00B20C9A" w:rsidRPr="00896EC2" w:rsidRDefault="00B20C9A" w:rsidP="00B20C9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B3E9F6" w14:textId="6184E0F3" w:rsidR="00B20C9A" w:rsidRPr="00896EC2" w:rsidRDefault="00B20C9A" w:rsidP="00B20C9A">
+    <w:p w14:paraId="65B3E9F6" w14:textId="64F1E278" w:rsidR="00B20C9A" w:rsidRPr="00896EC2" w:rsidRDefault="00B20C9A" w:rsidP="00B20C9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5912,51 +5902,67 @@
         </w:rPr>
         <w:t xml:space="preserve">RAC Invitation to participate, </w:t>
       </w:r>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RAC Member appointment email</w:t>
       </w:r>
       <w:r w:rsidR="009A46BB" w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Script for Online Hearing</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008701B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896EC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Script for Online Hearing</w:t>
       </w:r>
       <w:r w:rsidR="00AE426A" w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> were left out of this table as they</w:t>
       </w:r>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do not need to be reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C433A6" w14:textId="5E9968C4" w:rsidR="652A0E47" w:rsidRPr="00896EC2" w:rsidRDefault="5B1FC0FC" w:rsidP="652A0E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7366,58 +7372,66 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2936D85D" w14:textId="4BA1D3F9" w:rsidR="5D0DF4F1" w:rsidRPr="00896EC2" w:rsidRDefault="5D0DF4F1" w:rsidP="000935E3">
       <w:pPr>
         <w:pStyle w:val="SectionLevel1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896EC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Revision History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1509"/>
         <w:gridCol w:w="7216"/>
         <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00247FAC" w14:paraId="3C611D2E" w14:textId="3C81E130" w:rsidTr="00972CEE">
+      <w:tr w:rsidR="00247FAC" w14:paraId="3C611D2E" w14:textId="3C81E130" w:rsidTr="008701B6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1447B12D" w14:textId="5B58B433" w:rsidR="00247FAC" w:rsidRDefault="00247FAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Revision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7450,51 +7464,51 @@
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5DA8D59D" w14:textId="6ABC2672" w:rsidR="00247FAC" w:rsidRPr="00896EC2" w:rsidRDefault="00972CEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Author &amp; Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00247FAC" w14:paraId="54EE677A" w14:textId="38856114" w:rsidTr="00972CEE">
+      <w:tr w:rsidR="00247FAC" w14:paraId="54EE677A" w14:textId="38856114" w:rsidTr="008701B6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74A93B55" w14:textId="5DCBA7CB" w:rsidR="00247FAC" w:rsidRPr="00896EC2" w:rsidRDefault="00972CEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7550,50 +7564,127 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>M. Duenas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FEA217E" w14:textId="379E2EE1" w:rsidR="00247FAC" w:rsidRPr="00896EC2" w:rsidRDefault="009A197B" w:rsidP="00145D32">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>11/13</w:t>
             </w:r>
             <w:r w:rsidR="00414960" w:rsidRPr="00896EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008701B6" w14:paraId="233E939A" w14:textId="77777777" w:rsidTr="008701B6">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BD4E96" w14:textId="32B13085" w:rsidR="008701B6" w:rsidRPr="00896EC2" w:rsidRDefault="008701B6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117CBE0A" w14:textId="7309579B" w:rsidR="008701B6" w:rsidRPr="00896EC2" w:rsidRDefault="008701B6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Corrected document names in Table 6. Added Program Manager as reviewer for RAC Appointment Letter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79934EAF" w14:textId="26198B80" w:rsidR="008701B6" w:rsidRPr="008701B6" w:rsidRDefault="008701B6" w:rsidP="008701B6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008701B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Meadows 5/6/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BC5C744" w14:textId="77777777" w:rsidR="00DA6112" w:rsidRPr="00896EC2" w:rsidRDefault="00DA6112" w:rsidP="007F3D9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149A326B" w14:textId="77777777" w:rsidR="00742F58" w:rsidRPr="002022A4" w:rsidRDefault="00742F58" w:rsidP="002022A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00742F58" w:rsidRPr="002022A4" w:rsidSect="00E8451A">
@@ -11366,50 +11457,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AF2218"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F84C4272"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B106CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9C40F2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11485,51 +11665,51 @@
   <w:num w:numId="3" w16cid:durableId="1377582081">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="978412313">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1326283456">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1671517374">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1040015456">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1134831888">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1194997431">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="989794468">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1697074173">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="529688264">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="803231297">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1323701204">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1774091904">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2021539161">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="490485629">
     <w:abstractNumId w:val="1"/>
   </w:num>
@@ -11808,56 +11988,59 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="790979088">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1650741510">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1908611532">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1698383436">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1219320950">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2000385925">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1809736454">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="962811289">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="32" w16cid:durableId="1647975258">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1121" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12320,50 +12503,51 @@
     <w:rsid w:val="00374B03"/>
     <w:rsid w:val="00374B66"/>
     <w:rsid w:val="003750C0"/>
     <w:rsid w:val="00375B33"/>
     <w:rsid w:val="00376D17"/>
     <w:rsid w:val="00381640"/>
     <w:rsid w:val="00382537"/>
     <w:rsid w:val="003825EA"/>
     <w:rsid w:val="0038284E"/>
     <w:rsid w:val="00382C06"/>
     <w:rsid w:val="00390803"/>
     <w:rsid w:val="00392500"/>
     <w:rsid w:val="00393ECF"/>
     <w:rsid w:val="0039496E"/>
     <w:rsid w:val="0039562A"/>
     <w:rsid w:val="003957D3"/>
     <w:rsid w:val="003979F6"/>
     <w:rsid w:val="003A0026"/>
     <w:rsid w:val="003A0A40"/>
     <w:rsid w:val="003A0D75"/>
     <w:rsid w:val="003A1574"/>
     <w:rsid w:val="003A5BF1"/>
     <w:rsid w:val="003A5D80"/>
     <w:rsid w:val="003A61CF"/>
     <w:rsid w:val="003A625E"/>
+    <w:rsid w:val="003A63E9"/>
     <w:rsid w:val="003A6FB9"/>
     <w:rsid w:val="003B309A"/>
     <w:rsid w:val="003B31A1"/>
     <w:rsid w:val="003B343D"/>
     <w:rsid w:val="003B3FA5"/>
     <w:rsid w:val="003B4DBC"/>
     <w:rsid w:val="003B52B5"/>
     <w:rsid w:val="003B5AC5"/>
     <w:rsid w:val="003B6251"/>
     <w:rsid w:val="003B6C46"/>
     <w:rsid w:val="003C0A34"/>
     <w:rsid w:val="003C1666"/>
     <w:rsid w:val="003C17B1"/>
     <w:rsid w:val="003C19E2"/>
     <w:rsid w:val="003C26CC"/>
     <w:rsid w:val="003C3326"/>
     <w:rsid w:val="003C4A10"/>
     <w:rsid w:val="003C5EDE"/>
     <w:rsid w:val="003C763E"/>
     <w:rsid w:val="003D1070"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D23EF"/>
     <w:rsid w:val="003D24C1"/>
     <w:rsid w:val="003D2CAC"/>
     <w:rsid w:val="003D3671"/>
@@ -12779,50 +12963,51 @@
     <w:rsid w:val="006E5B99"/>
     <w:rsid w:val="006E7618"/>
     <w:rsid w:val="006F0B3A"/>
     <w:rsid w:val="006F0ECB"/>
     <w:rsid w:val="006F2F4F"/>
     <w:rsid w:val="006F4022"/>
     <w:rsid w:val="006F4146"/>
     <w:rsid w:val="006F72DB"/>
     <w:rsid w:val="007003E7"/>
     <w:rsid w:val="007023B9"/>
     <w:rsid w:val="007049F9"/>
     <w:rsid w:val="00705DFA"/>
     <w:rsid w:val="007060FE"/>
     <w:rsid w:val="00707C48"/>
     <w:rsid w:val="00710806"/>
     <w:rsid w:val="007111BD"/>
     <w:rsid w:val="00711F8E"/>
     <w:rsid w:val="007164FA"/>
     <w:rsid w:val="00716FAE"/>
     <w:rsid w:val="007170F4"/>
     <w:rsid w:val="00717352"/>
     <w:rsid w:val="007176FB"/>
     <w:rsid w:val="00717BA2"/>
     <w:rsid w:val="00721341"/>
     <w:rsid w:val="00723FC8"/>
+    <w:rsid w:val="00724487"/>
     <w:rsid w:val="00724EA6"/>
     <w:rsid w:val="00725051"/>
     <w:rsid w:val="0072576B"/>
     <w:rsid w:val="00725BBF"/>
     <w:rsid w:val="0072792D"/>
     <w:rsid w:val="00730758"/>
     <w:rsid w:val="00730D9C"/>
     <w:rsid w:val="007315F8"/>
     <w:rsid w:val="00733F7B"/>
     <w:rsid w:val="00734E9E"/>
     <w:rsid w:val="0074093F"/>
     <w:rsid w:val="00742F58"/>
     <w:rsid w:val="007436A6"/>
     <w:rsid w:val="007439E3"/>
     <w:rsid w:val="00743E58"/>
     <w:rsid w:val="00743EEC"/>
     <w:rsid w:val="00745331"/>
     <w:rsid w:val="00750CA4"/>
     <w:rsid w:val="007536D0"/>
     <w:rsid w:val="00753C90"/>
     <w:rsid w:val="0075406D"/>
     <w:rsid w:val="0075669F"/>
     <w:rsid w:val="00763CA6"/>
     <w:rsid w:val="0076427C"/>
     <w:rsid w:val="007643DB"/>
@@ -12921,50 +13106,51 @@
     <w:rsid w:val="008422FF"/>
     <w:rsid w:val="00842B4C"/>
     <w:rsid w:val="008449D8"/>
     <w:rsid w:val="00844AAF"/>
     <w:rsid w:val="0084678A"/>
     <w:rsid w:val="00847B99"/>
     <w:rsid w:val="00850C45"/>
     <w:rsid w:val="00851A1D"/>
     <w:rsid w:val="00851A9B"/>
     <w:rsid w:val="00851ECF"/>
     <w:rsid w:val="0085236C"/>
     <w:rsid w:val="00852F2E"/>
     <w:rsid w:val="00854FAC"/>
     <w:rsid w:val="00856C16"/>
     <w:rsid w:val="008573F6"/>
     <w:rsid w:val="00857440"/>
     <w:rsid w:val="008574B9"/>
     <w:rsid w:val="00857F28"/>
     <w:rsid w:val="00861FEB"/>
     <w:rsid w:val="008629E4"/>
     <w:rsid w:val="008632C0"/>
     <w:rsid w:val="00863973"/>
     <w:rsid w:val="00864A4E"/>
     <w:rsid w:val="00864CB7"/>
     <w:rsid w:val="008664A1"/>
+    <w:rsid w:val="008701B6"/>
     <w:rsid w:val="00870CE3"/>
     <w:rsid w:val="008713C5"/>
     <w:rsid w:val="00872C5D"/>
     <w:rsid w:val="00872E64"/>
     <w:rsid w:val="00873F5B"/>
     <w:rsid w:val="00873FDA"/>
     <w:rsid w:val="008745D7"/>
     <w:rsid w:val="0087478B"/>
     <w:rsid w:val="00874BD3"/>
     <w:rsid w:val="00875737"/>
     <w:rsid w:val="00875FCB"/>
     <w:rsid w:val="00876374"/>
     <w:rsid w:val="0087794D"/>
     <w:rsid w:val="0088052B"/>
     <w:rsid w:val="00881AE6"/>
     <w:rsid w:val="008835E7"/>
     <w:rsid w:val="00884D18"/>
     <w:rsid w:val="00884FCF"/>
     <w:rsid w:val="00886545"/>
     <w:rsid w:val="00886B79"/>
     <w:rsid w:val="00890C78"/>
     <w:rsid w:val="00890F05"/>
     <w:rsid w:val="00891C6C"/>
     <w:rsid w:val="008933D3"/>
     <w:rsid w:val="00893D58"/>
@@ -13257,63 +13443,65 @@
     <w:rsid w:val="00AB2BF5"/>
     <w:rsid w:val="00AB2D96"/>
     <w:rsid w:val="00AB350C"/>
     <w:rsid w:val="00AB5B55"/>
     <w:rsid w:val="00AB6C00"/>
     <w:rsid w:val="00AB6C10"/>
     <w:rsid w:val="00AB7F56"/>
     <w:rsid w:val="00AC0AC7"/>
     <w:rsid w:val="00AC18E3"/>
     <w:rsid w:val="00AC2369"/>
     <w:rsid w:val="00AC3E1C"/>
     <w:rsid w:val="00AC4368"/>
     <w:rsid w:val="00AC53BE"/>
     <w:rsid w:val="00AC6315"/>
     <w:rsid w:val="00AC7C39"/>
     <w:rsid w:val="00AD092C"/>
     <w:rsid w:val="00AD0BFA"/>
     <w:rsid w:val="00AD0E68"/>
     <w:rsid w:val="00AD15D7"/>
     <w:rsid w:val="00AD225A"/>
     <w:rsid w:val="00AD395C"/>
     <w:rsid w:val="00AD51B2"/>
     <w:rsid w:val="00AD554C"/>
     <w:rsid w:val="00AD6B46"/>
     <w:rsid w:val="00AE079D"/>
+    <w:rsid w:val="00AE07A2"/>
     <w:rsid w:val="00AE1584"/>
     <w:rsid w:val="00AE15A2"/>
     <w:rsid w:val="00AE17A6"/>
     <w:rsid w:val="00AE2C0E"/>
     <w:rsid w:val="00AE3D3A"/>
     <w:rsid w:val="00AE424D"/>
     <w:rsid w:val="00AE426A"/>
     <w:rsid w:val="00AE64FE"/>
     <w:rsid w:val="00AE730F"/>
     <w:rsid w:val="00AE77A3"/>
     <w:rsid w:val="00AF066E"/>
     <w:rsid w:val="00AF0BBB"/>
     <w:rsid w:val="00AF1098"/>
+    <w:rsid w:val="00AF2025"/>
     <w:rsid w:val="00AF214A"/>
     <w:rsid w:val="00AF3278"/>
     <w:rsid w:val="00AF49E3"/>
     <w:rsid w:val="00AF4A36"/>
     <w:rsid w:val="00AF70F7"/>
     <w:rsid w:val="00B01A95"/>
     <w:rsid w:val="00B025D1"/>
     <w:rsid w:val="00B03400"/>
     <w:rsid w:val="00B043B9"/>
     <w:rsid w:val="00B046A8"/>
     <w:rsid w:val="00B05679"/>
     <w:rsid w:val="00B0754D"/>
     <w:rsid w:val="00B109B4"/>
     <w:rsid w:val="00B129B5"/>
     <w:rsid w:val="00B13437"/>
     <w:rsid w:val="00B14253"/>
     <w:rsid w:val="00B144DE"/>
     <w:rsid w:val="00B14991"/>
     <w:rsid w:val="00B14C0C"/>
     <w:rsid w:val="00B1635D"/>
     <w:rsid w:val="00B17439"/>
     <w:rsid w:val="00B17FC7"/>
     <w:rsid w:val="00B203CF"/>
     <w:rsid w:val="00B20C9A"/>
     <w:rsid w:val="00B21236"/>
@@ -13787,50 +13975,51 @@
     <w:rsid w:val="00EB053E"/>
     <w:rsid w:val="00EB327F"/>
     <w:rsid w:val="00EB4510"/>
     <w:rsid w:val="00EB4624"/>
     <w:rsid w:val="00EC07D9"/>
     <w:rsid w:val="00EC0CCA"/>
     <w:rsid w:val="00EC2129"/>
     <w:rsid w:val="00EC48FA"/>
     <w:rsid w:val="00EC4DE1"/>
     <w:rsid w:val="00EC544E"/>
     <w:rsid w:val="00EC7555"/>
     <w:rsid w:val="00EC755A"/>
     <w:rsid w:val="00EC7A80"/>
     <w:rsid w:val="00EC7A9E"/>
     <w:rsid w:val="00ED291B"/>
     <w:rsid w:val="00ED3AA1"/>
     <w:rsid w:val="00ED6FA2"/>
     <w:rsid w:val="00EE0933"/>
     <w:rsid w:val="00EE13A7"/>
     <w:rsid w:val="00EE3936"/>
     <w:rsid w:val="00EE3E60"/>
     <w:rsid w:val="00EE503D"/>
     <w:rsid w:val="00EE728B"/>
     <w:rsid w:val="00EF00DB"/>
     <w:rsid w:val="00EF166C"/>
+    <w:rsid w:val="00EF239D"/>
     <w:rsid w:val="00EF25DB"/>
     <w:rsid w:val="00EF356A"/>
     <w:rsid w:val="00EF35E2"/>
     <w:rsid w:val="00EF39BC"/>
     <w:rsid w:val="00EF4BBA"/>
     <w:rsid w:val="00EF677C"/>
     <w:rsid w:val="00EF78E9"/>
     <w:rsid w:val="00F00175"/>
     <w:rsid w:val="00F00A90"/>
     <w:rsid w:val="00F01360"/>
     <w:rsid w:val="00F03F27"/>
     <w:rsid w:val="00F04337"/>
     <w:rsid w:val="00F04B20"/>
     <w:rsid w:val="00F07AE0"/>
     <w:rsid w:val="00F10181"/>
     <w:rsid w:val="00F102AA"/>
     <w:rsid w:val="00F103F6"/>
     <w:rsid w:val="00F106BA"/>
     <w:rsid w:val="00F11B8B"/>
     <w:rsid w:val="00F11BDB"/>
     <w:rsid w:val="00F12C94"/>
     <w:rsid w:val="00F1451D"/>
     <w:rsid w:val="00F14E5A"/>
     <w:rsid w:val="00F14EAD"/>
     <w:rsid w:val="00F156D3"/>
@@ -15972,52 +16161,52 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3f71e46e-dbdb-4936-a808-49fb891fc3e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6076d197-b432-4a89-8b9d-b97676e775aa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="601de468f91157289da222283b7c5bd9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d74f9f6bcbc677cf75cfdf251048f20d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a924f42b6e4882ee3fe402a8c499190">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5f4a3d116ad3dbeb153fd505c2c81971" ns2:_="" ns3:_="">
     <xsd:import namespace="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <xsd:import namespace="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -16216,126 +16405,126 @@
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C43311C8-D0A9-45B2-B9FC-7FD6E094C5E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AD5FB9-0EB5-4D35-9315-2A02273CC8F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25C5838-5137-4D6F-977D-3CD6CAC89222}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BCB8A5E-45C9-41CA-9595-A79E2E9CD6C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Standard" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1164</Words>
-  <Characters>6641</Characters>
+  <Words>1188</Words>
+  <Characters>6775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>deq</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7790</CharactersWithSpaces>
+  <CharactersWithSpaces>7948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>4325377</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687091</vt:i4>
       </vt:variant>
       <vt:variant>