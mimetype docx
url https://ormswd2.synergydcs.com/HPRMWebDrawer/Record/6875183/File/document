--- v0 (2025-12-05)
+++ v1 (2026-04-02)
@@ -1,259 +1,260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5033" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4731"/>
         <w:gridCol w:w="4731"/>
         <w:gridCol w:w="1409"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B43EE" w:rsidRPr="00211342" w14:paraId="1522C1E4" w14:textId="77777777" w:rsidTr="6AB29DCF">
         <w:trPr>
           <w:trHeight w:val="729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="386A0B84" w14:textId="0E2F4E61" w:rsidR="000B43EE" w:rsidRPr="00211342" w:rsidRDefault="00B15B7B" w:rsidP="005840FA">
+          <w:p w14:paraId="386A0B84" w14:textId="0E2F4E61" w:rsidR="000B43EE" w:rsidRPr="00B546CC" w:rsidRDefault="00B15B7B" w:rsidP="005840FA">
             <w:pPr>
               <w:pStyle w:val="Headline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r w:rsidRPr="00B546CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Rulemaking Flowchart Appendix</w:t>
             </w:r>
-            <w:r w:rsidR="0D690B68" w:rsidRPr="00211342">
+            <w:r w:rsidR="0D690B68" w:rsidRPr="00B546CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57488BA9" w14:textId="77777777" w:rsidR="000B43EE" w:rsidRPr="00211342" w:rsidRDefault="000B43EE" w:rsidP="00B47179">
             <w:pPr>
               <w:pStyle w:val="PolicyTitle"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00783D90" w:rsidRPr="00211342" w14:paraId="1607F111" w14:textId="77777777" w:rsidTr="6AB29DCF">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71750617" w14:textId="48D122DE" w:rsidR="00783D90" w:rsidRPr="00211342" w:rsidRDefault="00783D90" w:rsidP="6AB29DCF">
+          <w:p w14:paraId="71750617" w14:textId="4B427B74" w:rsidR="00783D90" w:rsidRPr="00211342" w:rsidRDefault="00783D90" w:rsidP="6AB29DCF">
             <w:pPr>
               <w:pStyle w:val="NormalTable"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rStyle w:val="Label"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E63F56" w:rsidRPr="00211342">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB625E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E2374">
+              <w:t>Feb 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00B546CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>3Sept2025</w:t>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31779E63" w14:textId="44C19826" w:rsidR="00783D90" w:rsidRPr="00211342" w:rsidRDefault="39695D52" w:rsidP="6AB29DCF">
+          <w:p w14:paraId="31779E63" w14:textId="15073AC1" w:rsidR="00783D90" w:rsidRPr="00211342" w:rsidRDefault="39695D52" w:rsidP="6AB29DCF">
             <w:pPr>
               <w:pStyle w:val="NormalTable"/>
               <w:spacing w:before="80" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Version: </w:t>
             </w:r>
-            <w:r w:rsidR="00B8243F" w:rsidRPr="00211342">
+            <w:r w:rsidR="00377199">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>.1</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55040385" w14:textId="77777777" w:rsidR="00783D90" w:rsidRPr="00211342" w:rsidRDefault="00783D90" w:rsidP="00B47179">
             <w:pPr>
               <w:pStyle w:val="NormalTable"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5035379D" w14:textId="31195584" w:rsidR="4861D091" w:rsidRPr="00211342" w:rsidRDefault="4861D091" w:rsidP="4861D091">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494CDB1D" w14:textId="4556A63B" w:rsidR="4AA7E25F" w:rsidRPr="00211342" w:rsidRDefault="4AA7E25F" w:rsidP="00257415">
       <w:pPr>
         <w:pStyle w:val="SectionLevel1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDBED08" w14:textId="7FD3D834" w:rsidR="008277ED" w:rsidRPr="00211342" w:rsidRDefault="0E99A904" w:rsidP="005320B8">
+    <w:p w14:paraId="2DDBED08" w14:textId="7FD3D834" w:rsidR="008277ED" w:rsidRPr="00211342" w:rsidRDefault="0E99A904" w:rsidP="00B546CC">
       <w:pPr>
         <w:pStyle w:val="StepLevel2"/>
+        <w:ind w:left="1530" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>The purpose of this document is</w:t>
       </w:r>
       <w:r w:rsidR="00B15B7B" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to define </w:t>
       </w:r>
       <w:r w:rsidR="002C7344" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>acronyms</w:t>
       </w:r>
       <w:r w:rsidR="0089646B" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -304,63 +305,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
       <w:r w:rsidR="005E7993" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Documents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10937" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2504"/>
+        <w:gridCol w:w="2515"/>
         <w:gridCol w:w="1390"/>
-        <w:gridCol w:w="5459"/>
-        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="5372"/>
+        <w:gridCol w:w="1660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003660EB" w:rsidRPr="00211342" w14:paraId="60B2626B" w14:textId="42FCECCA" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="003660EB" w:rsidRPr="00211342" w14:paraId="60B2626B" w14:textId="42FCECCA" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60676233" w14:textId="3D21DC39" w:rsidR="00AA52E3" w:rsidRPr="00211342" w:rsidRDefault="00AA52E3" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phase</w:t>
             </w:r>
           </w:p>
@@ -393,328 +394,570 @@
             </w:r>
             <w:r w:rsidR="00AA52E3" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
             <w:r w:rsidR="005055F2" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flowchart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F7D8723" w14:textId="03196046" w:rsidR="003660EB" w:rsidRPr="00211342" w:rsidRDefault="00FF100D" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Document Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42077523" w14:textId="716E8586" w:rsidR="00353367" w:rsidRPr="00211342" w:rsidRDefault="00353367" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Controlled Document #</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064003C" w:rsidRPr="00211342" w14:paraId="551BAD81" w14:textId="4C3860D8" w:rsidTr="00FC720F">
-[...4 lines deleted...]
-          <w:p w14:paraId="2E44F64A" w14:textId="07DFAC79" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+      <w:tr w:rsidR="004F5804" w:rsidRPr="00211342" w14:paraId="14B74BC6" w14:textId="77777777" w:rsidTr="004F5804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76613790" w14:textId="660CB75B" w:rsidR="004F5804" w:rsidRPr="000549E0" w:rsidRDefault="000549E0" w:rsidP="000549E0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> - Initiating</w:t>
+              <w:t>1 - Initiating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0370DA93" w14:textId="4EFDB087" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+          <w:p w14:paraId="0A9D8CD2" w14:textId="5E781722" w:rsidR="004F5804" w:rsidRPr="000549E0" w:rsidRDefault="000549E0" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000549E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5930115B" w14:textId="2B89BF2E" w:rsidR="004F5804" w:rsidRPr="004F5804" w:rsidRDefault="004F5804" w:rsidP="004F5804">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="000549E0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Rulemaking Service Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2416AB53" w14:textId="23AA3CB6" w:rsidR="004F5804" w:rsidRPr="00652113" w:rsidRDefault="00652113" w:rsidP="00652113">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00652113">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/26/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C2DB3" w:rsidRPr="00211342" w14:paraId="3150DF09" w14:textId="77777777" w:rsidTr="004F5804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F57EE29" w14:textId="2C4E55AD" w:rsidR="000C2DB3" w:rsidRPr="000549E0" w:rsidRDefault="005F62BE" w:rsidP="005F62BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1 - Initiating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B588AE9" w14:textId="590CD64F" w:rsidR="000C2DB3" w:rsidRPr="000549E0" w:rsidRDefault="005F62BE" w:rsidP="00156515">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED5FBB1" w14:textId="69B5AE0A" w:rsidR="000C2DB3" w:rsidRDefault="00DD02C8" w:rsidP="004F5804">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Rulemaking Project Plan Template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42257045" w14:textId="1E2AC6A4" w:rsidR="000C2DB3" w:rsidRPr="00652113" w:rsidRDefault="00702620" w:rsidP="00652113">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD02C8" w:rsidRPr="00211342" w14:paraId="31E617DF" w14:textId="77777777" w:rsidTr="004F5804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA8AB81" w14:textId="5439A31D" w:rsidR="00DD02C8" w:rsidRPr="000549E0" w:rsidRDefault="005F62BE" w:rsidP="005F62BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211342">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1 - Initiating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C86A7A" w14:textId="230DA769" w:rsidR="00DD02C8" w:rsidRPr="000549E0" w:rsidRDefault="005F62BE" w:rsidP="00156515">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA9927A" w14:textId="28378C0F" w:rsidR="00DD02C8" w:rsidRDefault="008C358F" w:rsidP="004F5804">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="6513ADCF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Kick-Off Meeting Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46652916" w14:textId="3567CFCC" w:rsidR="00DD02C8" w:rsidRPr="00652113" w:rsidRDefault="35D471C7" w:rsidP="00652113">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="33D294F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/26/202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0064003C" w:rsidRPr="00211342" w14:paraId="551BAD81" w14:textId="4C3860D8" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E44F64A" w14:textId="07DFAC79" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211342">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r w:rsidR="00E23434" w:rsidRPr="00211342">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Initiating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7DF054" w14:textId="0ED71B2B" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+          <w:p w14:paraId="0370DA93" w14:textId="0A943DF4" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00993C37" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7DF054" w14:textId="1B967643" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Draft Rules Te</w:t>
-[...13 lines deleted...]
-                <w:t>plate</w:t>
+                <w:t>Draft Rules Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="481075EB" w14:textId="73D903F1" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00662C4C" w:rsidP="00156515">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481075EB" w14:textId="7BCDF0E0" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00B546CC" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N/A</w:t>
+              <w:t>DETP/25/2738</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064003C" w:rsidRPr="00211342" w14:paraId="744F6484" w14:textId="29FFBD88" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="0064003C" w:rsidRPr="00211342" w14:paraId="744F6484" w14:textId="29FFBD88" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F3429A" w14:textId="70B50DB0" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AB02F9" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AA638D" w14:textId="71C7D501" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+          <w:p w14:paraId="31AA638D" w14:textId="6E67D059" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00F454A3" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B9DE21" w14:textId="382BA03E" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="0064003C" w:rsidP="00156515">
+          <w:p w14:paraId="70B9DE21" w14:textId="7109AD38" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00B546CC" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00B546CC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Rulemaking Project Charter</w:t>
+                <w:t>R</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B546CC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                </w:rPr>
+                <w:t>ulemaking</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B546CC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Project Charter EPIC Memo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00211342">
-[...26 lines deleted...]
-          <w:p w14:paraId="24DACAC4" w14:textId="42360F64" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00C24719" w:rsidP="00156515">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DACAC4" w14:textId="7D7BC163" w:rsidR="0064003C" w:rsidRPr="00211342" w:rsidRDefault="00B546CC" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/1847</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8753F" w:rsidRPr="00211342" w14:paraId="7FDA6C6B" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00A8753F" w:rsidRPr="00211342" w14:paraId="7FDA6C6B" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34D53EC5" w14:textId="434DD356" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00A8753F" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00AB02F9" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC720F" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
@@ -722,1862 +965,1576 @@
             <w:r w:rsidR="00AB02F9" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Advisory</w:t>
             </w:r>
             <w:r w:rsidR="00FC720F" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB02F9" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D5DBBD" w14:textId="384D4581" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00A8753F" w:rsidP="00156515">
+          <w:p w14:paraId="73D5DBBD" w14:textId="60C544B9" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00F454A3" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5BC922" w14:textId="5368D017" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00A8753F" w:rsidP="00156515">
+          <w:p w14:paraId="6E5BC922" w14:textId="7FCBA507" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00A8753F" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC</w:t>
               </w:r>
               <w:r w:rsidR="00BA77C7" w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Roster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="524017B5" w14:textId="2EF93709" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="00C24719" w:rsidP="00156515">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524017B5" w14:textId="455AF596" w:rsidR="00A8753F" w:rsidRPr="00211342" w:rsidRDefault="004F5804" w:rsidP="00156515">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N/A</w:t>
+              <w:t>DETP/25/2058</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="61F36E47" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="61F36E47" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50FBA103" w14:textId="53D31B03" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605CD039" w14:textId="6EAB7E6D" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="605CD039" w14:textId="39910FB2" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00087E22" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63ACF644" w14:textId="54B1A791" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Invitation to participate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D708D8E" w14:textId="29C12797" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="438DD769" w14:textId="1E7331E2" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="438DD769" w14:textId="1E7331E2" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE8091F" w14:textId="41B86E25" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B3D48A" w14:textId="4FB634E5" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="68B3D48A" w14:textId="4F667D6B" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00087E22" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55EDA96B" w14:textId="7FE6A89E" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="55EDA96B" w14:textId="090DC430" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00A33C2E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Member Director Memo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F1C4427" w14:textId="7218A518" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1C4427" w14:textId="57EA61C4" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00E15BA2" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00E15BA2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="7DFBC812" w14:textId="45E4F137" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="7DFBC812" w14:textId="45E4F137" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CFED481" w14:textId="3EA2AEAE" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B32EB95" w14:textId="62EE4D1A" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="1B32EB95" w14:textId="68174F3B" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00BC26CE" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B846902" w14:textId="769AA7FC" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="0B846902" w14:textId="0089AA91" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="0006130D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Appointment Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01C72025" w14:textId="3682705F" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C72025" w14:textId="4D43343B" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="002832F7" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="002832F7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2783</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="12A5A75F" w14:textId="4B260B54" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="12A5A75F" w14:textId="4B260B54" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="335DA135" w14:textId="4F9F2595" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="757F4D4B" w14:textId="7D21272D" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="757F4D4B" w14:textId="484055D1" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="004D1A46" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FC535A0" w14:textId="095CAACF" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Member appointment email</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F42821E" w14:textId="451DC0A8" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="6DCB98D3" w14:textId="26081A5D" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="6DCB98D3" w14:textId="26081A5D" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43BD8A2C" w14:textId="00311F9B" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C29E3B2" w14:textId="3279CAC8" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="3C29E3B2" w14:textId="1177DE0C" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="004D1A46" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E10F8EF" w14:textId="1C243E4A" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="2E10F8EF" w14:textId="5B7DEFD9" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00DC2AB9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Charter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D558FF3" w14:textId="2174C633" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D558FF3" w14:textId="389EB4BB" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00DC2AB9" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00DC2AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="19394F5C" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="19394F5C" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC5C85D" w14:textId="61DC4DFE" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA48D93" w14:textId="121831CD" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="2AA48D93" w14:textId="32096F83" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="004324F8" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05D80890" w14:textId="7C525993" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="05D80890" w14:textId="6E145162" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="0071622C" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="0071622C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Stipend Process</w:t>
+                <w:t>Gift Cards Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BCD2CB7" w14:textId="17E44BDA" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="3E403E92" w14:textId="5313ED2A" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="3E403E92" w14:textId="5313ED2A" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DB81FFF" w14:textId="1198C6C9" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CE3A51" w14:textId="0EE1110C" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="13CE3A51" w14:textId="7C54DCB4" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00165DBF" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699FE3E1" w14:textId="17FB93FD" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="699FE3E1" w14:textId="0E2B2587" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="000E033A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC GovDelivery Notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52B12305" w14:textId="2C3E9BF3" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B12305" w14:textId="687A3095" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00607974" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00607974">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2784</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="39D6D7C7" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00FC720F" w:rsidRPr="00211342" w14:paraId="39D6D7C7" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="598A65B4" w14:textId="236BBC97" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6C8FB2" w14:textId="5905325D" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="2D6C8FB2" w14:textId="581BC5C1" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53771">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D16952" w14:textId="1B735607" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+          <w:p w14:paraId="38D16952" w14:textId="3D7C9F82" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="007E5E2B" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="0092591F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulemaking </w:t>
+              </w:r>
+              <w:r w:rsidR="00FC720F" w:rsidRPr="0092591F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Public PowerPoint Template</w:t>
+                <w:t>Public PowerPoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54C23778" w14:textId="78F18421" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00FC720F" w:rsidP="00FC720F">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C23778" w14:textId="35F9A351" w:rsidR="00FC720F" w:rsidRPr="00211342" w:rsidRDefault="00E14E07" w:rsidP="00FC720F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00E14E07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="6FA95245" w14:textId="5FC26494" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="6FA95245" w14:textId="5FC26494" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17BDC7FB" w14:textId="4D981261" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>3 - Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D88A205" w14:textId="3851F679" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="4D88A205" w14:textId="00851533" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00873F7D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBC83C5" w14:textId="4EB84A5A" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="0DBC83C5" w14:textId="7577E649" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="003B1521">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>RAC Meeting Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C9C7A9B" w14:textId="6466D16F" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9C7A9B" w14:textId="4E0BAD86" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="002B0C77" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r w:rsidRPr="002B0C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N/A</w:t>
+              <w:t>DETP/25/2059</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="1D02B7E1" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="1D02B7E1" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E3F3E1" w14:textId="667DA4E4" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r w:rsidR="000E74DE" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>- Fiscal Advisory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0FDEF2" w14:textId="7B2F3CD0" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="5F0FDEF2" w14:textId="4A516F1B" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00873F7D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE8CC71" w14:textId="25C21A22" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="7EE8CC71" w14:textId="31C296AA" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00A64A6A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Fiscal Impact Statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43F805C9" w14:textId="577D7B72" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F805C9" w14:textId="0C650094" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00F43D4A" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F43D4A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2063</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="0E453A5C" w14:textId="490B0F8A" w:rsidTr="00FC720F">
-[...4 lines deleted...]
-          <w:p w14:paraId="200413A8" w14:textId="6E1C2EBC" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="0E453A5C" w14:textId="490B0F8A" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="200413A8" w14:textId="6E1C2EBC" w:rsidR="00876614" w:rsidRPr="0071213F" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r w:rsidRPr="0071213F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5 - Public </w:t>
             </w:r>
-            <w:r w:rsidR="00E13525" w:rsidRPr="00211342">
+            <w:r w:rsidR="00E13525" w:rsidRPr="0071213F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F506BF" w14:textId="32078D03" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="74F506BF" w14:textId="03D04EDE" w:rsidR="00876614" w:rsidRPr="0071213F" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r w:rsidRPr="0071213F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00010921">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7710CD10" w14:textId="30375BE6" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="7710CD10" w14:textId="0D3CFBBE" w:rsidR="00876614" w:rsidRPr="008D1788" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00211342">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00904B6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Notice of Proposed Rulemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6359B282" w14:textId="03F5A261" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6359B282" w14:textId="298C4E81" w:rsidR="00876614" w:rsidRPr="008D1788" w:rsidRDefault="0071213F" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071213F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="2304A297" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="2304A297" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ADD7CD" w14:textId="3EAB3E0F" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>5 - Public Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3CCC8E" w14:textId="76ACE91F" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="7C3CCC8E" w14:textId="4933623A" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00010921">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438051CE" w14:textId="758681B9" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="438051CE" w14:textId="4F2E121C" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00624134">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>GovDelivery Notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CCF2D2B" w14:textId="1CBAD2EB" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCF2D2B" w14:textId="55BFFF64" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00624134" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00624134">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="0089FD65" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="0089FD65" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA93574" w14:textId="0DE5E9B1" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>5 - Public Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F749DCC" w14:textId="582987DE" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="3F749DCC" w14:textId="002C59C2" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65745">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D68235" w14:textId="6322B862" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="77D68235" w14:textId="528DC857" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00EA3946">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Email to Key Legislature</w:t>
+                <w:t>Email to Key Legislat</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE49FB" w:rsidRPr="00EA3946">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                </w:rPr>
+                <w:t>ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B4E290E" w14:textId="463A38F8" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4E290E" w14:textId="779EF065" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00EA3946" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00EA3946">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="689DCED0" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="689DCED0" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EF8ED63" w14:textId="0C8B18FB" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="009A6676" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000F7CD8" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D59AE" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>- Public Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB7E907" w14:textId="12E53D82" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="0EB7E907" w14:textId="685F84D1" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00BF7944" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407360E6" w14:textId="5BB102CB" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00211342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Instructions and Script for Online Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2559299A" w14:textId="4E94003D" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="5887042D" w14:textId="77777777" w:rsidTr="00FC720F">
-[...2 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="5887042D" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A6ED34" w14:textId="41C2527B" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="001F48D8" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00CA35ED" w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>- EQC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE6B64F" w14:textId="290D5C98" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="5FE6B64F" w14:textId="7B96E798" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00A26542" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
-[...9 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30ECED69" w14:textId="78BA1CE9" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="30ECED69" w14:textId="641804DC" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="001B7AF9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>EQC Staff Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C5CA087" w14:textId="1EDA06FE" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5CA087" w14:textId="7E92B838" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00E723BE" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E723BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DETP/25/2065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00876614" w:rsidRPr="00211342" w14:paraId="5D461908" w14:textId="77777777" w:rsidTr="00B546CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D54010C" w14:textId="6424282E" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00A26542" w:rsidP="00876614">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...22 lines deleted...]
-              <w:t>N/A</w:t>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6 - EQC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB8F962" w14:textId="568D122D" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="3AB8F962" w14:textId="443E15B8" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00A26542" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6543FE24" w14:textId="72A5FA2D" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="6543FE24" w14:textId="76740394" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00211342">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="006C66E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>EQC.Temporary.Rulemaking.Action.Item.dotx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C79873D" w14:textId="2D4B0827" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C79873D" w14:textId="782178BE" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="006C66E9" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211342">
+            <w:r w:rsidRPr="006C66E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...335 lines deleted...]
-              <w:t>N/A</w:t>
+              <w:t>DETP/25/2057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="336156D2" w14:textId="77777777" w:rsidR="003660EB" w:rsidRPr="00211342" w:rsidRDefault="003660EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB8D042" w14:textId="77777777" w:rsidR="00F03781" w:rsidRDefault="00F03781">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14153603" w14:textId="77777777" w:rsidR="00211342" w:rsidRPr="00211342" w:rsidRDefault="00211342">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2673,531 +2630,520 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Complete Phrase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF35E2" w:rsidRPr="00211342" w14:paraId="2BAB0818" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B932F55" w14:textId="52BC1D89" w:rsidR="00EF35E2" w:rsidRPr="00211342" w:rsidRDefault="00F851B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>AQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="388BA885" w14:textId="0D460FDB" w:rsidR="00EF35E2" w:rsidRPr="00211342" w:rsidRDefault="00F851B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Air Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F851B4" w:rsidRPr="00211342" w14:paraId="6C6BC478" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="370AD7B0" w14:textId="1D9BDADC" w:rsidR="00F851B4" w:rsidRPr="00211342" w:rsidRDefault="00F851B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>DAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="360156CD" w14:textId="313EDF6E" w:rsidR="00F851B4" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Department of Administrative Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80D7D" w:rsidRPr="00211342" w14:paraId="7126E64B" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E22544" w14:textId="748D730A" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>DOJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EBC842A" w14:textId="71834F26" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Justice </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80D7D" w:rsidRPr="00211342" w14:paraId="518423CA" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C5336B" w14:textId="06B4B361" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>EJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F524093" w14:textId="53891EFE" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Environmental Justice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80D7D" w:rsidRPr="00211342" w14:paraId="46A818BE" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310724CC" w14:textId="11106C0F" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>EPIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7DBAE8" w14:textId="06E06A9D" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Policy Implementation Committee </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80D7D" w:rsidRPr="00211342" w14:paraId="1BB1B775" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45973957" w14:textId="6C6C892E" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>EQC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="557F9CDD" w14:textId="1AD7A3B2" w:rsidR="00B80D7D" w:rsidRPr="00211342" w:rsidRDefault="00B80D7D" w:rsidP="00B80D7D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Quality Commission </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD572B" w:rsidRPr="00211342" w14:paraId="7887D14C" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4437AD28" w14:textId="68952D4B" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>FAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26FAA48F" w14:textId="3DF77FF8" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscal Advisory Committee </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD572B" w:rsidRPr="00211342" w14:paraId="0C0F5BFA" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E7958B7" w14:textId="675C6A78" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604D2EF5" w14:textId="07B3E6A9" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Program Managers Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD572B" w:rsidRPr="00211342" w14:paraId="0CE6F28E" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461BE8C7" w14:textId="740814D7" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>RAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37BDF183" w14:textId="24946306" w:rsidR="00CD572B" w:rsidRPr="00211342" w:rsidRDefault="00CD572B" w:rsidP="00CD572B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Rules Advisory Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0067204D" w:rsidRPr="00211342" w14:paraId="0D8F3A3D" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CE4DA8A" w14:textId="027A2181" w:rsidR="0067204D" w:rsidRPr="00211342" w:rsidRDefault="0067204D" w:rsidP="0067204D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>SME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A0CAC2" w14:textId="2264100E" w:rsidR="0067204D" w:rsidRPr="00211342" w:rsidRDefault="0067204D" w:rsidP="0067204D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject Matter Expert </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0067204D" w:rsidRPr="00211342" w14:paraId="2DF6D985" w14:textId="77777777" w:rsidTr="002C7344">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D98D2F" w14:textId="6F0D1318" w:rsidR="0067204D" w:rsidRPr="00211342" w:rsidRDefault="00CB4995" w:rsidP="0067204D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>SIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500A15E5" w14:textId="3BFA8903" w:rsidR="0067204D" w:rsidRPr="00211342" w:rsidRDefault="00CB4995" w:rsidP="0067204D">
             <w:pPr>
@@ -3221,82 +3167,83 @@
     <w:p w14:paraId="7B513976" w14:textId="77777777" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Item"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38F48B6E" w14:textId="534891F5" w:rsidR="5D0DF4F1" w:rsidRPr="00211342" w:rsidRDefault="5D0DF4F1" w:rsidP="000935E3">
       <w:pPr>
         <w:pStyle w:val="SectionLevel1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Records Management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039F192E" w14:textId="587F0BEB" w:rsidR="6C44623A" w:rsidRPr="00211342" w:rsidRDefault="00DC6689" w:rsidP="00160879">
+    <w:p w14:paraId="039F192E" w14:textId="587F0BEB" w:rsidR="6C44623A" w:rsidRPr="00211342" w:rsidRDefault="00DC6689" w:rsidP="008D1788">
       <w:pPr>
         <w:pStyle w:val="StepLevel2"/>
+        <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005A1825" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">his procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r w:rsidR="005A1825" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">must be retained according to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="005A1825" w:rsidRPr="00211342">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>state general</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A1825" w:rsidRPr="00211342">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> retention schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2936D85D" w14:textId="4BA1D3F9" w:rsidR="5D0DF4F1" w:rsidRPr="00211342" w:rsidRDefault="5D0DF4F1" w:rsidP="000935E3">
       <w:pPr>
         <w:pStyle w:val="SectionLevel1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211342">
@@ -3539,125 +3486,244 @@
           </w:tcPr>
           <w:p w14:paraId="04A4B623" w14:textId="2C680198" w:rsidR="001E2374" w:rsidRPr="00211342" w:rsidRDefault="001E2374" w:rsidP="001E2374">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>E. Hnidey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>03Sept2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B546CC" w:rsidRPr="00211342" w14:paraId="46B965D5" w14:textId="77777777" w:rsidTr="001E2374">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120E8194" w14:textId="518478C4" w:rsidR="00B546CC" w:rsidRDefault="00B546CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6EF429" w14:textId="5D4F4A71" w:rsidR="00B546CC" w:rsidRDefault="004F5804">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Added Rulemaking Service Agreement document.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="518DD817" w14:textId="3CAA569F" w:rsidR="004F5804" w:rsidRDefault="004F5804">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated hyper-links to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>referenced</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> documents.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D2CD09" w14:textId="77777777" w:rsidR="00B546CC" w:rsidRPr="00F02879" w:rsidRDefault="00E66635" w:rsidP="00F02879">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A. Meadows</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A7D594" w14:textId="4B4B576C" w:rsidR="00E66635" w:rsidRPr="00E66635" w:rsidRDefault="00E66635" w:rsidP="00F02879">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="149A326B" w14:textId="77777777" w:rsidR="00742F58" w:rsidRPr="00211342" w:rsidRDefault="00742F58" w:rsidP="002022A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259CED10" w14:textId="12392C14" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="666470EE" w14:textId="380D913C" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B327BC4" w14:textId="6DF1EFDE" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidSect="00210F97">
-      <w:footerReference w:type="default" r:id="rId34"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="907" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32837D68" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="08BF6886" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D22B5CE" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="1BE12781" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="103A0A8B" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="7034231B" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4025,71 +4091,71 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D3C5D">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002B1BD1">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F9617DF" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="73194811" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="713FD966" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="7F3A429A" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D75511F" w14:textId="77777777" w:rsidR="00AC669A" w:rsidRDefault="00AC669A">
+    <w:p w14:paraId="78A32DDB" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63CB2B42" w14:textId="57082EEE" w:rsidR="00167012" w:rsidRDefault="00167012" w:rsidP="000B43EE">
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="663746E8" wp14:editId="7D62EC17">
@@ -4606,50 +4672,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5322A85C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07742C36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35265290"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1951FA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74069980"/>
     <w:lvl w:ilvl="0" w:tplc="732CC5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="28C20680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4718,51 +4873,51 @@
     <w:lvl w:ilvl="7" w:tplc="1E646098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="313E83CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D9B0C8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF744B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4867,51 +5022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2289B549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE385F62"/>
     <w:lvl w:ilvl="0" w:tplc="C638FF8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A86EECAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4980,51 +5135,51 @@
     <w:lvl w:ilvl="7" w:tplc="99C002C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="12F231FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282A1F1B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5066,51 +5221,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED02361"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6A6872A"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -5180,51 +5335,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="321E5F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBBA57B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5269,51 +5424,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330B7913"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC40220C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5382,51 +5537,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373CE254"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DBF862B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5495,51 +5650,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF055C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B68481CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5608,51 +5763,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42FF7A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1DE5B62"/>
+    <w:lvl w:ilvl="0" w:tplc="83F83B64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8255E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E9B4299E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -5729,51 +5973,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512E2652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73CCC030"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5842,51 +6086,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52705D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="623AB0FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5955,51 +6199,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EE61155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C9001F0"/>
     <w:lvl w:ilvl="0" w:tplc="97400B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FBF8189A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6068,51 +6312,51 @@
     <w:lvl w:ilvl="7" w:tplc="D450979C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B428EBA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7025A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BDC6C7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6181,51 +6425,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D5D576F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2572FB1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6294,51 +6538,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB756C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27EE32A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6407,51 +6651,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B106CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9C40F2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6497,102 +6741,102 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2022316561">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="939147458">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1377582081">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="978412313">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1326283456">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="939147458">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="1671517374">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1040015456">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1134831888">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1194997431">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="989794468">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1697074173">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="529688264">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="803231297">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1323701204">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1774091904">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2021539161">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="490485629">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="363602212">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
@@ -6683,54 +6927,54 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="241986489">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1404568433">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="872812063">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1258101493">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="SectionLevel1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
@@ -6824,765 +7068,894 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1591620420">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="810756515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="484930922">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="74"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1121" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021540F"/>
     <w:rsid w:val="00001AF6"/>
+    <w:rsid w:val="00010921"/>
     <w:rsid w:val="000141BD"/>
     <w:rsid w:val="00017C09"/>
     <w:rsid w:val="00024C42"/>
     <w:rsid w:val="00025531"/>
     <w:rsid w:val="0002619A"/>
     <w:rsid w:val="00027F62"/>
     <w:rsid w:val="0003292A"/>
+    <w:rsid w:val="000329AD"/>
     <w:rsid w:val="00050F76"/>
     <w:rsid w:val="000510B6"/>
     <w:rsid w:val="00052B78"/>
     <w:rsid w:val="00052E63"/>
     <w:rsid w:val="000545A5"/>
+    <w:rsid w:val="000549E0"/>
+    <w:rsid w:val="0006130D"/>
     <w:rsid w:val="00061B9E"/>
     <w:rsid w:val="00063088"/>
     <w:rsid w:val="00064E60"/>
     <w:rsid w:val="000671FD"/>
     <w:rsid w:val="00072510"/>
     <w:rsid w:val="00074A68"/>
     <w:rsid w:val="00085E67"/>
     <w:rsid w:val="000862BF"/>
+    <w:rsid w:val="00087E22"/>
     <w:rsid w:val="00091702"/>
     <w:rsid w:val="000935E3"/>
+    <w:rsid w:val="000957D8"/>
+    <w:rsid w:val="000A1D17"/>
     <w:rsid w:val="000A2B72"/>
     <w:rsid w:val="000A4DCE"/>
     <w:rsid w:val="000A670D"/>
     <w:rsid w:val="000B164B"/>
     <w:rsid w:val="000B43EE"/>
     <w:rsid w:val="000B5D1A"/>
     <w:rsid w:val="000C1691"/>
+    <w:rsid w:val="000C2DB3"/>
     <w:rsid w:val="000C65EA"/>
     <w:rsid w:val="000D2127"/>
     <w:rsid w:val="000D5BAF"/>
     <w:rsid w:val="000D7420"/>
+    <w:rsid w:val="000E033A"/>
     <w:rsid w:val="000E2B41"/>
+    <w:rsid w:val="000E56DD"/>
     <w:rsid w:val="000E74DE"/>
     <w:rsid w:val="000F2464"/>
     <w:rsid w:val="000F5277"/>
     <w:rsid w:val="000F5867"/>
     <w:rsid w:val="000F6ACC"/>
     <w:rsid w:val="000F7CD8"/>
     <w:rsid w:val="0010182D"/>
     <w:rsid w:val="0010265C"/>
     <w:rsid w:val="00102EAF"/>
     <w:rsid w:val="0010482D"/>
     <w:rsid w:val="001063A1"/>
     <w:rsid w:val="00111B7F"/>
     <w:rsid w:val="001123D8"/>
     <w:rsid w:val="00113807"/>
     <w:rsid w:val="00115023"/>
     <w:rsid w:val="0011620B"/>
     <w:rsid w:val="00124D76"/>
+    <w:rsid w:val="00126A74"/>
     <w:rsid w:val="00130833"/>
     <w:rsid w:val="00131D4E"/>
     <w:rsid w:val="0013230C"/>
     <w:rsid w:val="0013474C"/>
     <w:rsid w:val="00140E81"/>
     <w:rsid w:val="00141AB2"/>
     <w:rsid w:val="00142895"/>
     <w:rsid w:val="00145D32"/>
     <w:rsid w:val="001508BC"/>
     <w:rsid w:val="00153992"/>
     <w:rsid w:val="00156515"/>
     <w:rsid w:val="0015658A"/>
     <w:rsid w:val="00160879"/>
+    <w:rsid w:val="00165DBF"/>
     <w:rsid w:val="00167012"/>
     <w:rsid w:val="0017748B"/>
     <w:rsid w:val="0018129F"/>
     <w:rsid w:val="00181BCC"/>
     <w:rsid w:val="001853B1"/>
     <w:rsid w:val="00191787"/>
     <w:rsid w:val="00191C90"/>
+    <w:rsid w:val="00193F43"/>
     <w:rsid w:val="00194CCA"/>
     <w:rsid w:val="00195F9D"/>
     <w:rsid w:val="00195FA6"/>
     <w:rsid w:val="00196582"/>
     <w:rsid w:val="001A2A81"/>
     <w:rsid w:val="001A4304"/>
     <w:rsid w:val="001A6890"/>
     <w:rsid w:val="001A7311"/>
     <w:rsid w:val="001B1C32"/>
     <w:rsid w:val="001B78A4"/>
+    <w:rsid w:val="001B7AF9"/>
     <w:rsid w:val="001C0AE1"/>
     <w:rsid w:val="001C1190"/>
     <w:rsid w:val="001C2889"/>
+    <w:rsid w:val="001C6FBD"/>
     <w:rsid w:val="001D4194"/>
     <w:rsid w:val="001D67F8"/>
     <w:rsid w:val="001E0612"/>
     <w:rsid w:val="001E0A46"/>
     <w:rsid w:val="001E2374"/>
     <w:rsid w:val="001E461F"/>
     <w:rsid w:val="001E7202"/>
     <w:rsid w:val="001F3BE3"/>
     <w:rsid w:val="001F48D8"/>
     <w:rsid w:val="001F5ACE"/>
     <w:rsid w:val="002022A4"/>
     <w:rsid w:val="00202ECD"/>
     <w:rsid w:val="002047EC"/>
     <w:rsid w:val="00205F59"/>
     <w:rsid w:val="00210243"/>
     <w:rsid w:val="00210F97"/>
     <w:rsid w:val="00211342"/>
     <w:rsid w:val="0021540F"/>
     <w:rsid w:val="00220059"/>
+    <w:rsid w:val="002206EA"/>
     <w:rsid w:val="002241C9"/>
     <w:rsid w:val="00224E04"/>
     <w:rsid w:val="002324EE"/>
     <w:rsid w:val="00235621"/>
     <w:rsid w:val="00236A7C"/>
     <w:rsid w:val="00242C5D"/>
     <w:rsid w:val="002444A3"/>
     <w:rsid w:val="00247FAC"/>
     <w:rsid w:val="00252364"/>
     <w:rsid w:val="00252CE8"/>
     <w:rsid w:val="00252E9B"/>
     <w:rsid w:val="00253FD2"/>
     <w:rsid w:val="0025483F"/>
     <w:rsid w:val="00257415"/>
     <w:rsid w:val="002732C1"/>
     <w:rsid w:val="002736E2"/>
     <w:rsid w:val="00277E61"/>
     <w:rsid w:val="0028210E"/>
+    <w:rsid w:val="002832F7"/>
     <w:rsid w:val="00283B7A"/>
     <w:rsid w:val="00285862"/>
     <w:rsid w:val="00285B2A"/>
     <w:rsid w:val="00290C56"/>
     <w:rsid w:val="00290F94"/>
     <w:rsid w:val="00291E3B"/>
     <w:rsid w:val="00291FD2"/>
     <w:rsid w:val="002A0CD7"/>
     <w:rsid w:val="002A65BB"/>
     <w:rsid w:val="002A6C57"/>
+    <w:rsid w:val="002B0C77"/>
     <w:rsid w:val="002B1BD1"/>
     <w:rsid w:val="002B42D6"/>
+    <w:rsid w:val="002B5D27"/>
     <w:rsid w:val="002B7F5D"/>
     <w:rsid w:val="002C027D"/>
+    <w:rsid w:val="002C3E1A"/>
     <w:rsid w:val="002C7344"/>
     <w:rsid w:val="002C7EE6"/>
     <w:rsid w:val="002C8579"/>
     <w:rsid w:val="002D22C0"/>
     <w:rsid w:val="002D3548"/>
     <w:rsid w:val="002D77FA"/>
     <w:rsid w:val="002E2FC4"/>
     <w:rsid w:val="002F0FFB"/>
     <w:rsid w:val="002F620A"/>
     <w:rsid w:val="00301C0C"/>
     <w:rsid w:val="00307218"/>
     <w:rsid w:val="003151DE"/>
     <w:rsid w:val="00316A0B"/>
     <w:rsid w:val="003178E1"/>
     <w:rsid w:val="00317B8B"/>
     <w:rsid w:val="0032158C"/>
     <w:rsid w:val="00324B39"/>
+    <w:rsid w:val="00327F78"/>
     <w:rsid w:val="00332989"/>
     <w:rsid w:val="0033712A"/>
     <w:rsid w:val="00337636"/>
+    <w:rsid w:val="003428FC"/>
     <w:rsid w:val="00343305"/>
     <w:rsid w:val="003504ED"/>
     <w:rsid w:val="00351639"/>
     <w:rsid w:val="003527B8"/>
     <w:rsid w:val="00353367"/>
+    <w:rsid w:val="0035576D"/>
+    <w:rsid w:val="003566B7"/>
     <w:rsid w:val="00357937"/>
     <w:rsid w:val="0036213A"/>
     <w:rsid w:val="00363E9F"/>
     <w:rsid w:val="003649B3"/>
     <w:rsid w:val="003660EB"/>
     <w:rsid w:val="003672D4"/>
+    <w:rsid w:val="003703B4"/>
     <w:rsid w:val="003710DF"/>
     <w:rsid w:val="003734AB"/>
     <w:rsid w:val="003750C0"/>
+    <w:rsid w:val="00377199"/>
     <w:rsid w:val="00382537"/>
     <w:rsid w:val="003825EA"/>
     <w:rsid w:val="003917EC"/>
     <w:rsid w:val="0039496E"/>
     <w:rsid w:val="0039562A"/>
+    <w:rsid w:val="00396B06"/>
     <w:rsid w:val="003979F6"/>
     <w:rsid w:val="003A362F"/>
     <w:rsid w:val="003A5BF1"/>
     <w:rsid w:val="003A61CF"/>
+    <w:rsid w:val="003B1521"/>
     <w:rsid w:val="003B15F2"/>
     <w:rsid w:val="003B309A"/>
     <w:rsid w:val="003B6C46"/>
     <w:rsid w:val="003C1666"/>
     <w:rsid w:val="003C26CC"/>
+    <w:rsid w:val="003C2DEA"/>
     <w:rsid w:val="003C3CA5"/>
     <w:rsid w:val="003D1B1D"/>
     <w:rsid w:val="003D3ED7"/>
     <w:rsid w:val="003D3FB9"/>
     <w:rsid w:val="003D607F"/>
+    <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003E4832"/>
     <w:rsid w:val="003E5144"/>
     <w:rsid w:val="003F130E"/>
     <w:rsid w:val="003F22FC"/>
     <w:rsid w:val="003F3D22"/>
+    <w:rsid w:val="00401EE6"/>
+    <w:rsid w:val="004036DD"/>
     <w:rsid w:val="00405238"/>
     <w:rsid w:val="00405EE0"/>
     <w:rsid w:val="004066E2"/>
     <w:rsid w:val="00406DEA"/>
     <w:rsid w:val="00407A2E"/>
     <w:rsid w:val="004108D2"/>
     <w:rsid w:val="00422FE7"/>
     <w:rsid w:val="00425DDA"/>
     <w:rsid w:val="004311D6"/>
+    <w:rsid w:val="004324F8"/>
     <w:rsid w:val="00437F74"/>
     <w:rsid w:val="00440B05"/>
     <w:rsid w:val="004432CB"/>
     <w:rsid w:val="00445288"/>
     <w:rsid w:val="00466E9A"/>
     <w:rsid w:val="004672E5"/>
     <w:rsid w:val="00472F7D"/>
     <w:rsid w:val="004826F1"/>
     <w:rsid w:val="00482FC5"/>
     <w:rsid w:val="00484C27"/>
     <w:rsid w:val="00487B3E"/>
     <w:rsid w:val="0049350F"/>
+    <w:rsid w:val="00493F67"/>
+    <w:rsid w:val="0049504E"/>
     <w:rsid w:val="004950AB"/>
     <w:rsid w:val="004A0451"/>
+    <w:rsid w:val="004A0AE7"/>
     <w:rsid w:val="004A4014"/>
     <w:rsid w:val="004A5E9F"/>
     <w:rsid w:val="004B6DB2"/>
     <w:rsid w:val="004C4BED"/>
+    <w:rsid w:val="004D1A46"/>
+    <w:rsid w:val="004D39B3"/>
     <w:rsid w:val="004E1716"/>
     <w:rsid w:val="004E20A4"/>
     <w:rsid w:val="004E2AE2"/>
+    <w:rsid w:val="004E3245"/>
     <w:rsid w:val="004E732E"/>
     <w:rsid w:val="004F0D5A"/>
     <w:rsid w:val="004F32A9"/>
     <w:rsid w:val="004F5494"/>
+    <w:rsid w:val="004F5804"/>
     <w:rsid w:val="004F739A"/>
     <w:rsid w:val="005034AF"/>
     <w:rsid w:val="005055F2"/>
     <w:rsid w:val="00506BCE"/>
     <w:rsid w:val="00507ED5"/>
     <w:rsid w:val="00511A91"/>
     <w:rsid w:val="0051346A"/>
     <w:rsid w:val="00515A43"/>
     <w:rsid w:val="00516330"/>
     <w:rsid w:val="00517804"/>
     <w:rsid w:val="00517C0C"/>
     <w:rsid w:val="00521170"/>
     <w:rsid w:val="00523A3C"/>
     <w:rsid w:val="005246F0"/>
     <w:rsid w:val="0053127C"/>
     <w:rsid w:val="00531DBA"/>
     <w:rsid w:val="005320B8"/>
     <w:rsid w:val="00536A5C"/>
     <w:rsid w:val="00547DA9"/>
+    <w:rsid w:val="005503E1"/>
     <w:rsid w:val="00556973"/>
     <w:rsid w:val="0055784C"/>
     <w:rsid w:val="00557FD2"/>
     <w:rsid w:val="00562B04"/>
     <w:rsid w:val="00565365"/>
     <w:rsid w:val="00566643"/>
     <w:rsid w:val="0057104F"/>
+    <w:rsid w:val="005711C4"/>
     <w:rsid w:val="005762E7"/>
     <w:rsid w:val="005809F4"/>
+    <w:rsid w:val="00580FE4"/>
     <w:rsid w:val="00583DFD"/>
     <w:rsid w:val="005840FA"/>
     <w:rsid w:val="00590936"/>
     <w:rsid w:val="00592561"/>
     <w:rsid w:val="00592A88"/>
     <w:rsid w:val="005A08BC"/>
     <w:rsid w:val="005A1825"/>
     <w:rsid w:val="005A6A43"/>
+    <w:rsid w:val="005A6B47"/>
     <w:rsid w:val="005A6E8B"/>
+    <w:rsid w:val="005B0C91"/>
     <w:rsid w:val="005B1BC3"/>
     <w:rsid w:val="005B3AB6"/>
     <w:rsid w:val="005B7073"/>
     <w:rsid w:val="005C07D5"/>
     <w:rsid w:val="005C3D33"/>
     <w:rsid w:val="005C7E8A"/>
     <w:rsid w:val="005D1983"/>
     <w:rsid w:val="005D1B46"/>
     <w:rsid w:val="005D3C5D"/>
     <w:rsid w:val="005D59AE"/>
     <w:rsid w:val="005E7993"/>
     <w:rsid w:val="005F147D"/>
     <w:rsid w:val="005F2FB1"/>
+    <w:rsid w:val="005F62BE"/>
     <w:rsid w:val="005F66E7"/>
     <w:rsid w:val="005F7680"/>
     <w:rsid w:val="006019D2"/>
     <w:rsid w:val="00603338"/>
+    <w:rsid w:val="00607974"/>
     <w:rsid w:val="0061188A"/>
     <w:rsid w:val="00622B1F"/>
+    <w:rsid w:val="00624134"/>
     <w:rsid w:val="006278B2"/>
     <w:rsid w:val="006347F0"/>
     <w:rsid w:val="0064003C"/>
     <w:rsid w:val="00647E28"/>
     <w:rsid w:val="00647E9F"/>
+    <w:rsid w:val="00652113"/>
     <w:rsid w:val="00654688"/>
     <w:rsid w:val="00661E02"/>
     <w:rsid w:val="00662C4C"/>
     <w:rsid w:val="0067204D"/>
     <w:rsid w:val="00674931"/>
     <w:rsid w:val="00675BB8"/>
     <w:rsid w:val="00685215"/>
     <w:rsid w:val="00686C95"/>
     <w:rsid w:val="006B235A"/>
     <w:rsid w:val="006C0C62"/>
     <w:rsid w:val="006C24C7"/>
     <w:rsid w:val="006C302E"/>
     <w:rsid w:val="006C5C25"/>
+    <w:rsid w:val="006C66E9"/>
+    <w:rsid w:val="006D0B94"/>
     <w:rsid w:val="006D0CE1"/>
+    <w:rsid w:val="006E330F"/>
     <w:rsid w:val="006E5B18"/>
     <w:rsid w:val="006E67CA"/>
     <w:rsid w:val="007003E7"/>
+    <w:rsid w:val="00702620"/>
     <w:rsid w:val="00704993"/>
+    <w:rsid w:val="00704ACE"/>
+    <w:rsid w:val="007064BF"/>
     <w:rsid w:val="007112A3"/>
     <w:rsid w:val="00711F8E"/>
+    <w:rsid w:val="0071213F"/>
+    <w:rsid w:val="0071622C"/>
+    <w:rsid w:val="00717C3C"/>
     <w:rsid w:val="00720747"/>
     <w:rsid w:val="00722EF1"/>
     <w:rsid w:val="00725051"/>
     <w:rsid w:val="00725C48"/>
+    <w:rsid w:val="00726466"/>
     <w:rsid w:val="00730758"/>
     <w:rsid w:val="00742C36"/>
     <w:rsid w:val="00742F58"/>
     <w:rsid w:val="007439E3"/>
     <w:rsid w:val="00743EEC"/>
     <w:rsid w:val="00747CBE"/>
     <w:rsid w:val="00752BAA"/>
     <w:rsid w:val="0075406D"/>
+    <w:rsid w:val="007546C1"/>
     <w:rsid w:val="00760640"/>
+    <w:rsid w:val="00760C9C"/>
     <w:rsid w:val="00764B70"/>
     <w:rsid w:val="00770E80"/>
     <w:rsid w:val="00771D15"/>
     <w:rsid w:val="00772429"/>
     <w:rsid w:val="0077764A"/>
     <w:rsid w:val="007822AD"/>
     <w:rsid w:val="00782CA7"/>
     <w:rsid w:val="00783D90"/>
     <w:rsid w:val="0078513C"/>
     <w:rsid w:val="007940D0"/>
     <w:rsid w:val="0079483D"/>
     <w:rsid w:val="007968DC"/>
     <w:rsid w:val="007A6206"/>
     <w:rsid w:val="007B1636"/>
     <w:rsid w:val="007B298A"/>
     <w:rsid w:val="007B5939"/>
     <w:rsid w:val="007B62DB"/>
     <w:rsid w:val="007B7BA0"/>
     <w:rsid w:val="007C4675"/>
     <w:rsid w:val="007C6B6C"/>
     <w:rsid w:val="007D07EB"/>
     <w:rsid w:val="007D0847"/>
     <w:rsid w:val="007D7083"/>
     <w:rsid w:val="007E4F31"/>
+    <w:rsid w:val="007E5E2B"/>
     <w:rsid w:val="007F174B"/>
     <w:rsid w:val="007F2983"/>
     <w:rsid w:val="007F3D9D"/>
     <w:rsid w:val="007F49B8"/>
     <w:rsid w:val="007F4B3B"/>
     <w:rsid w:val="007F6DB3"/>
     <w:rsid w:val="007F785F"/>
     <w:rsid w:val="00800236"/>
+    <w:rsid w:val="008037D3"/>
     <w:rsid w:val="008145EE"/>
     <w:rsid w:val="00817F87"/>
     <w:rsid w:val="00821AE4"/>
     <w:rsid w:val="00824FA4"/>
     <w:rsid w:val="00825705"/>
     <w:rsid w:val="00826598"/>
     <w:rsid w:val="008277ED"/>
     <w:rsid w:val="00830367"/>
     <w:rsid w:val="00835E4D"/>
     <w:rsid w:val="00844AAF"/>
     <w:rsid w:val="00851A9B"/>
     <w:rsid w:val="008549F8"/>
     <w:rsid w:val="00856C16"/>
     <w:rsid w:val="0086091E"/>
     <w:rsid w:val="00861FEB"/>
     <w:rsid w:val="00863973"/>
+    <w:rsid w:val="00865948"/>
     <w:rsid w:val="00873983"/>
+    <w:rsid w:val="00873F7D"/>
     <w:rsid w:val="008745D7"/>
     <w:rsid w:val="00874BD3"/>
     <w:rsid w:val="00876614"/>
+    <w:rsid w:val="0088123E"/>
     <w:rsid w:val="0088474B"/>
     <w:rsid w:val="00884D18"/>
     <w:rsid w:val="00890F05"/>
+    <w:rsid w:val="00893C24"/>
     <w:rsid w:val="00894E44"/>
     <w:rsid w:val="00895E15"/>
     <w:rsid w:val="0089646B"/>
+    <w:rsid w:val="008A0DB7"/>
     <w:rsid w:val="008A4183"/>
+    <w:rsid w:val="008B107D"/>
+    <w:rsid w:val="008B2D35"/>
     <w:rsid w:val="008B30DF"/>
     <w:rsid w:val="008C062C"/>
     <w:rsid w:val="008C1EBB"/>
+    <w:rsid w:val="008C358F"/>
     <w:rsid w:val="008C53B3"/>
     <w:rsid w:val="008C5676"/>
     <w:rsid w:val="008D0739"/>
+    <w:rsid w:val="008D1788"/>
     <w:rsid w:val="008D4898"/>
+    <w:rsid w:val="008E2AA5"/>
     <w:rsid w:val="008E50B2"/>
     <w:rsid w:val="008E6BEE"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F4785"/>
     <w:rsid w:val="009007DF"/>
     <w:rsid w:val="00903DCE"/>
+    <w:rsid w:val="00904B6D"/>
+    <w:rsid w:val="00905746"/>
     <w:rsid w:val="00922E79"/>
     <w:rsid w:val="009254EC"/>
     <w:rsid w:val="00925515"/>
+    <w:rsid w:val="0092591F"/>
     <w:rsid w:val="0094211C"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009537F9"/>
     <w:rsid w:val="00954344"/>
     <w:rsid w:val="00954A54"/>
     <w:rsid w:val="0095598F"/>
     <w:rsid w:val="0095627A"/>
     <w:rsid w:val="00961F50"/>
     <w:rsid w:val="00965B13"/>
     <w:rsid w:val="00972CEE"/>
     <w:rsid w:val="009769DF"/>
     <w:rsid w:val="00983ACA"/>
     <w:rsid w:val="009846D9"/>
     <w:rsid w:val="00985F26"/>
     <w:rsid w:val="0098641E"/>
     <w:rsid w:val="0099202C"/>
+    <w:rsid w:val="00993C37"/>
     <w:rsid w:val="00996C1D"/>
     <w:rsid w:val="00996EE2"/>
     <w:rsid w:val="00997EDF"/>
     <w:rsid w:val="009A52E7"/>
     <w:rsid w:val="009A6676"/>
     <w:rsid w:val="009B2954"/>
     <w:rsid w:val="009B3896"/>
     <w:rsid w:val="009B4382"/>
     <w:rsid w:val="009B59BD"/>
     <w:rsid w:val="009B6946"/>
     <w:rsid w:val="009C3B97"/>
     <w:rsid w:val="009C7C40"/>
     <w:rsid w:val="009D7A01"/>
     <w:rsid w:val="009E5D03"/>
     <w:rsid w:val="009F0E19"/>
     <w:rsid w:val="009F2F7A"/>
     <w:rsid w:val="009F54C0"/>
     <w:rsid w:val="009F63B0"/>
     <w:rsid w:val="00A01BC4"/>
     <w:rsid w:val="00A02230"/>
     <w:rsid w:val="00A0593B"/>
     <w:rsid w:val="00A15018"/>
     <w:rsid w:val="00A21959"/>
+    <w:rsid w:val="00A26542"/>
+    <w:rsid w:val="00A27AF2"/>
+    <w:rsid w:val="00A33C2E"/>
     <w:rsid w:val="00A4248F"/>
     <w:rsid w:val="00A52CB4"/>
     <w:rsid w:val="00A533A5"/>
     <w:rsid w:val="00A550F2"/>
     <w:rsid w:val="00A5796E"/>
     <w:rsid w:val="00A63274"/>
     <w:rsid w:val="00A64092"/>
+    <w:rsid w:val="00A64A6A"/>
     <w:rsid w:val="00A64B49"/>
     <w:rsid w:val="00A66900"/>
     <w:rsid w:val="00A717DB"/>
     <w:rsid w:val="00A7187A"/>
     <w:rsid w:val="00A76CB2"/>
     <w:rsid w:val="00A8319B"/>
     <w:rsid w:val="00A84332"/>
     <w:rsid w:val="00A8753F"/>
+    <w:rsid w:val="00A917DA"/>
     <w:rsid w:val="00A92DDF"/>
     <w:rsid w:val="00A97FF7"/>
     <w:rsid w:val="00AA1FBE"/>
     <w:rsid w:val="00AA5176"/>
     <w:rsid w:val="00AA52E3"/>
     <w:rsid w:val="00AA7305"/>
     <w:rsid w:val="00AA7366"/>
     <w:rsid w:val="00AB02F9"/>
     <w:rsid w:val="00AB0720"/>
     <w:rsid w:val="00AB350C"/>
     <w:rsid w:val="00AB40B7"/>
     <w:rsid w:val="00AB6C00"/>
     <w:rsid w:val="00AB6C49"/>
     <w:rsid w:val="00AB701D"/>
     <w:rsid w:val="00AC0AC7"/>
     <w:rsid w:val="00AC10E5"/>
     <w:rsid w:val="00AC3E1C"/>
     <w:rsid w:val="00AC53E7"/>
     <w:rsid w:val="00AC6315"/>
     <w:rsid w:val="00AC669A"/>
     <w:rsid w:val="00AC7C39"/>
     <w:rsid w:val="00AD5532"/>
     <w:rsid w:val="00AD7421"/>
     <w:rsid w:val="00AE0C94"/>
     <w:rsid w:val="00AE3D3A"/>
     <w:rsid w:val="00AE4422"/>
+    <w:rsid w:val="00AE49FB"/>
     <w:rsid w:val="00AF1098"/>
     <w:rsid w:val="00AF214A"/>
     <w:rsid w:val="00AF4A36"/>
     <w:rsid w:val="00B02430"/>
     <w:rsid w:val="00B027A3"/>
     <w:rsid w:val="00B043B9"/>
     <w:rsid w:val="00B144DE"/>
     <w:rsid w:val="00B14C0C"/>
     <w:rsid w:val="00B15B7B"/>
+    <w:rsid w:val="00B21BAE"/>
+    <w:rsid w:val="00B23183"/>
     <w:rsid w:val="00B247E9"/>
+    <w:rsid w:val="00B27594"/>
     <w:rsid w:val="00B35475"/>
     <w:rsid w:val="00B35B1A"/>
     <w:rsid w:val="00B3713D"/>
     <w:rsid w:val="00B41792"/>
     <w:rsid w:val="00B42275"/>
     <w:rsid w:val="00B450D1"/>
     <w:rsid w:val="00B45E63"/>
     <w:rsid w:val="00B47179"/>
+    <w:rsid w:val="00B546CC"/>
     <w:rsid w:val="00B547EF"/>
     <w:rsid w:val="00B55B41"/>
     <w:rsid w:val="00B612E6"/>
     <w:rsid w:val="00B63AE4"/>
     <w:rsid w:val="00B63D0C"/>
+    <w:rsid w:val="00B667CF"/>
     <w:rsid w:val="00B67A0B"/>
     <w:rsid w:val="00B75C22"/>
+    <w:rsid w:val="00B75FD8"/>
     <w:rsid w:val="00B76F0D"/>
     <w:rsid w:val="00B77F86"/>
     <w:rsid w:val="00B80734"/>
     <w:rsid w:val="00B80D7D"/>
     <w:rsid w:val="00B8243F"/>
     <w:rsid w:val="00B824D8"/>
     <w:rsid w:val="00B84B63"/>
     <w:rsid w:val="00B87D00"/>
     <w:rsid w:val="00B931DC"/>
     <w:rsid w:val="00BA77C7"/>
     <w:rsid w:val="00BC0458"/>
+    <w:rsid w:val="00BC26CE"/>
     <w:rsid w:val="00BC4E96"/>
     <w:rsid w:val="00BD6CB9"/>
     <w:rsid w:val="00BD7D8F"/>
     <w:rsid w:val="00BE1240"/>
     <w:rsid w:val="00BE126F"/>
     <w:rsid w:val="00BF0954"/>
     <w:rsid w:val="00BF0F88"/>
     <w:rsid w:val="00BF1307"/>
     <w:rsid w:val="00BF2034"/>
     <w:rsid w:val="00BF63B9"/>
+    <w:rsid w:val="00BF7944"/>
     <w:rsid w:val="00C05F54"/>
     <w:rsid w:val="00C07BD7"/>
     <w:rsid w:val="00C13005"/>
     <w:rsid w:val="00C16586"/>
     <w:rsid w:val="00C23D94"/>
     <w:rsid w:val="00C24719"/>
     <w:rsid w:val="00C3079F"/>
     <w:rsid w:val="00C32A53"/>
     <w:rsid w:val="00C36BE8"/>
     <w:rsid w:val="00C3777E"/>
     <w:rsid w:val="00C50B21"/>
     <w:rsid w:val="00C50BDA"/>
     <w:rsid w:val="00C52A51"/>
     <w:rsid w:val="00C53C3F"/>
     <w:rsid w:val="00C55EE7"/>
     <w:rsid w:val="00C70C20"/>
     <w:rsid w:val="00C726B5"/>
     <w:rsid w:val="00C74A4D"/>
     <w:rsid w:val="00C753B4"/>
     <w:rsid w:val="00C75706"/>
     <w:rsid w:val="00C76097"/>
+    <w:rsid w:val="00C76539"/>
+    <w:rsid w:val="00C81A3F"/>
+    <w:rsid w:val="00C81A5F"/>
     <w:rsid w:val="00C821F5"/>
+    <w:rsid w:val="00C86A6C"/>
     <w:rsid w:val="00C91009"/>
     <w:rsid w:val="00C9449E"/>
     <w:rsid w:val="00C970E0"/>
     <w:rsid w:val="00CA2173"/>
     <w:rsid w:val="00CA310E"/>
     <w:rsid w:val="00CA35ED"/>
     <w:rsid w:val="00CA41D4"/>
     <w:rsid w:val="00CB42C3"/>
     <w:rsid w:val="00CB4995"/>
+    <w:rsid w:val="00CC1B97"/>
     <w:rsid w:val="00CC5EC8"/>
     <w:rsid w:val="00CD0B83"/>
     <w:rsid w:val="00CD572B"/>
     <w:rsid w:val="00CD73E8"/>
     <w:rsid w:val="00CE1BFF"/>
     <w:rsid w:val="00CE72CC"/>
     <w:rsid w:val="00CF167C"/>
     <w:rsid w:val="00CF1FB6"/>
     <w:rsid w:val="00CF2C44"/>
     <w:rsid w:val="00CF6095"/>
     <w:rsid w:val="00CF6245"/>
     <w:rsid w:val="00CF6477"/>
     <w:rsid w:val="00D056F2"/>
     <w:rsid w:val="00D065BE"/>
     <w:rsid w:val="00D15C56"/>
     <w:rsid w:val="00D23E97"/>
     <w:rsid w:val="00D25477"/>
     <w:rsid w:val="00D312B6"/>
     <w:rsid w:val="00D3191F"/>
     <w:rsid w:val="00D345BE"/>
     <w:rsid w:val="00D40C19"/>
     <w:rsid w:val="00D43A6A"/>
     <w:rsid w:val="00D43AFA"/>
+    <w:rsid w:val="00D500F1"/>
     <w:rsid w:val="00D50225"/>
     <w:rsid w:val="00D53A29"/>
     <w:rsid w:val="00D55288"/>
     <w:rsid w:val="00D55FF8"/>
     <w:rsid w:val="00D56AFC"/>
+    <w:rsid w:val="00D66D55"/>
     <w:rsid w:val="00D67A57"/>
     <w:rsid w:val="00D72F55"/>
     <w:rsid w:val="00D812AF"/>
     <w:rsid w:val="00D93B2C"/>
     <w:rsid w:val="00D94FFB"/>
+    <w:rsid w:val="00D957B5"/>
     <w:rsid w:val="00D97536"/>
     <w:rsid w:val="00DA0F87"/>
     <w:rsid w:val="00DA3192"/>
     <w:rsid w:val="00DA6112"/>
     <w:rsid w:val="00DA76A0"/>
+    <w:rsid w:val="00DB2658"/>
+    <w:rsid w:val="00DB625E"/>
     <w:rsid w:val="00DB70CA"/>
     <w:rsid w:val="00DB7AC1"/>
     <w:rsid w:val="00DB7C7A"/>
     <w:rsid w:val="00DC247F"/>
+    <w:rsid w:val="00DC2AB9"/>
     <w:rsid w:val="00DC6689"/>
+    <w:rsid w:val="00DD02C8"/>
     <w:rsid w:val="00DD28B4"/>
     <w:rsid w:val="00DD31FE"/>
     <w:rsid w:val="00DD46DA"/>
+    <w:rsid w:val="00DE7840"/>
     <w:rsid w:val="00DF1326"/>
     <w:rsid w:val="00DF1539"/>
+    <w:rsid w:val="00DF1B08"/>
     <w:rsid w:val="00E01931"/>
     <w:rsid w:val="00E13525"/>
     <w:rsid w:val="00E13D2B"/>
+    <w:rsid w:val="00E14E07"/>
+    <w:rsid w:val="00E15BA2"/>
     <w:rsid w:val="00E22895"/>
     <w:rsid w:val="00E23434"/>
     <w:rsid w:val="00E32807"/>
     <w:rsid w:val="00E35195"/>
     <w:rsid w:val="00E41700"/>
     <w:rsid w:val="00E47F3C"/>
     <w:rsid w:val="00E5121A"/>
+    <w:rsid w:val="00E53771"/>
     <w:rsid w:val="00E540B5"/>
     <w:rsid w:val="00E63A93"/>
     <w:rsid w:val="00E63F56"/>
+    <w:rsid w:val="00E66635"/>
+    <w:rsid w:val="00E723BE"/>
     <w:rsid w:val="00E744C1"/>
     <w:rsid w:val="00E840D9"/>
     <w:rsid w:val="00E84C40"/>
     <w:rsid w:val="00E859A0"/>
     <w:rsid w:val="00E8761D"/>
     <w:rsid w:val="00E924D1"/>
     <w:rsid w:val="00E92675"/>
     <w:rsid w:val="00E972E6"/>
     <w:rsid w:val="00EA0F06"/>
     <w:rsid w:val="00EA2FC1"/>
+    <w:rsid w:val="00EA3946"/>
     <w:rsid w:val="00EA5C65"/>
     <w:rsid w:val="00EA61C8"/>
     <w:rsid w:val="00EB6DC2"/>
     <w:rsid w:val="00EB709C"/>
     <w:rsid w:val="00EB7442"/>
     <w:rsid w:val="00EC07D9"/>
     <w:rsid w:val="00EC0CCA"/>
     <w:rsid w:val="00EE012C"/>
     <w:rsid w:val="00EE359E"/>
     <w:rsid w:val="00EE3936"/>
     <w:rsid w:val="00EF0FFF"/>
     <w:rsid w:val="00EF2268"/>
     <w:rsid w:val="00EF35E2"/>
     <w:rsid w:val="00EF38A7"/>
     <w:rsid w:val="00EF583A"/>
     <w:rsid w:val="00EF76A9"/>
+    <w:rsid w:val="00F02879"/>
     <w:rsid w:val="00F03781"/>
     <w:rsid w:val="00F03FCA"/>
     <w:rsid w:val="00F044DE"/>
+    <w:rsid w:val="00F069C7"/>
     <w:rsid w:val="00F071E8"/>
     <w:rsid w:val="00F13821"/>
     <w:rsid w:val="00F1725C"/>
+    <w:rsid w:val="00F20BBF"/>
+    <w:rsid w:val="00F24556"/>
     <w:rsid w:val="00F331FE"/>
     <w:rsid w:val="00F37157"/>
+    <w:rsid w:val="00F43D4A"/>
+    <w:rsid w:val="00F44960"/>
     <w:rsid w:val="00F44ACD"/>
     <w:rsid w:val="00F45095"/>
+    <w:rsid w:val="00F454A3"/>
     <w:rsid w:val="00F454DE"/>
     <w:rsid w:val="00F45F17"/>
     <w:rsid w:val="00F46A8F"/>
     <w:rsid w:val="00F51D6F"/>
+    <w:rsid w:val="00F5363A"/>
     <w:rsid w:val="00F608FC"/>
     <w:rsid w:val="00F651C9"/>
+    <w:rsid w:val="00F65745"/>
     <w:rsid w:val="00F659D0"/>
     <w:rsid w:val="00F66973"/>
+    <w:rsid w:val="00F67557"/>
     <w:rsid w:val="00F71BC6"/>
     <w:rsid w:val="00F751E1"/>
     <w:rsid w:val="00F81EC0"/>
     <w:rsid w:val="00F83456"/>
     <w:rsid w:val="00F851B4"/>
     <w:rsid w:val="00F90557"/>
     <w:rsid w:val="00F948A3"/>
     <w:rsid w:val="00F954EA"/>
     <w:rsid w:val="00F9607C"/>
     <w:rsid w:val="00FA48DB"/>
     <w:rsid w:val="00FA58AC"/>
     <w:rsid w:val="00FB2476"/>
     <w:rsid w:val="00FB2A85"/>
+    <w:rsid w:val="00FB31F7"/>
     <w:rsid w:val="00FB3B3E"/>
     <w:rsid w:val="00FC130D"/>
     <w:rsid w:val="00FC1801"/>
+    <w:rsid w:val="00FC31B7"/>
     <w:rsid w:val="00FC720F"/>
     <w:rsid w:val="00FE25A1"/>
     <w:rsid w:val="00FE5414"/>
     <w:rsid w:val="00FE60D6"/>
     <w:rsid w:val="00FF100D"/>
     <w:rsid w:val="00FF6152"/>
     <w:rsid w:val="00FF72A5"/>
     <w:rsid w:val="01B3AD43"/>
     <w:rsid w:val="01C855DA"/>
     <w:rsid w:val="02BC18CD"/>
     <w:rsid w:val="03F70856"/>
     <w:rsid w:val="0694AC13"/>
     <w:rsid w:val="0A57ADFE"/>
     <w:rsid w:val="0ACDA706"/>
     <w:rsid w:val="0BDBD80F"/>
     <w:rsid w:val="0C457D4D"/>
     <w:rsid w:val="0C4731ED"/>
     <w:rsid w:val="0D690B68"/>
     <w:rsid w:val="0D83DCA3"/>
     <w:rsid w:val="0DB1B4DC"/>
     <w:rsid w:val="0E99A904"/>
     <w:rsid w:val="0F6BBC4B"/>
     <w:rsid w:val="104B9D3A"/>
     <w:rsid w:val="11518B7F"/>
     <w:rsid w:val="1173BA27"/>
@@ -7604,65 +7977,68 @@
     <w:rsid w:val="1C7EEBA6"/>
     <w:rsid w:val="1D21FEE7"/>
     <w:rsid w:val="1E3A3D58"/>
     <w:rsid w:val="1EA4A6EB"/>
     <w:rsid w:val="1F61DD6B"/>
     <w:rsid w:val="1F67FBB4"/>
     <w:rsid w:val="1FA18760"/>
     <w:rsid w:val="207258B6"/>
     <w:rsid w:val="21A00792"/>
     <w:rsid w:val="2260FD24"/>
     <w:rsid w:val="22DB35FA"/>
     <w:rsid w:val="22DB98A5"/>
     <w:rsid w:val="2326FC0F"/>
     <w:rsid w:val="249FBB41"/>
     <w:rsid w:val="2580E7AC"/>
     <w:rsid w:val="27CDCAD8"/>
     <w:rsid w:val="27F4D599"/>
     <w:rsid w:val="282DC4A3"/>
     <w:rsid w:val="2B5403A7"/>
     <w:rsid w:val="2B7B346D"/>
     <w:rsid w:val="2BE92C25"/>
     <w:rsid w:val="2D9171D2"/>
     <w:rsid w:val="2E6F0326"/>
     <w:rsid w:val="2F9C8035"/>
     <w:rsid w:val="315178F3"/>
+    <w:rsid w:val="33D294F6"/>
+    <w:rsid w:val="35D471C7"/>
     <w:rsid w:val="36785955"/>
     <w:rsid w:val="3762E62D"/>
     <w:rsid w:val="381429B6"/>
     <w:rsid w:val="39695D52"/>
     <w:rsid w:val="3AAE9D9B"/>
     <w:rsid w:val="3B3F5D8E"/>
     <w:rsid w:val="3B574281"/>
     <w:rsid w:val="3BA6FF04"/>
     <w:rsid w:val="3BDEAC4D"/>
     <w:rsid w:val="3DF393A7"/>
     <w:rsid w:val="3E87C006"/>
     <w:rsid w:val="3EA216C8"/>
     <w:rsid w:val="3F6F48FA"/>
     <w:rsid w:val="3FCA1E2C"/>
     <w:rsid w:val="40AA1A1E"/>
+    <w:rsid w:val="40D5E1D5"/>
     <w:rsid w:val="419B3056"/>
     <w:rsid w:val="41AD5BA8"/>
     <w:rsid w:val="422BD9D0"/>
     <w:rsid w:val="4269B71F"/>
     <w:rsid w:val="4306076C"/>
     <w:rsid w:val="433700B7"/>
     <w:rsid w:val="43FD5634"/>
     <w:rsid w:val="44D2D118"/>
     <w:rsid w:val="452A2FCF"/>
     <w:rsid w:val="4583EE5D"/>
     <w:rsid w:val="4659CD3B"/>
     <w:rsid w:val="46A08CD7"/>
     <w:rsid w:val="46C38DCB"/>
     <w:rsid w:val="484D6D91"/>
     <w:rsid w:val="4861D091"/>
     <w:rsid w:val="49D0410E"/>
     <w:rsid w:val="4AA7E25F"/>
     <w:rsid w:val="4B4346CC"/>
     <w:rsid w:val="4B5D4FDB"/>
     <w:rsid w:val="4C28C1D4"/>
     <w:rsid w:val="4CF6A5FE"/>
     <w:rsid w:val="4DCCE0D9"/>
     <w:rsid w:val="4DD85939"/>
     <w:rsid w:val="4E1CFDC8"/>
     <w:rsid w:val="4EDEF771"/>
@@ -7675,50 +8051,52 @@
     <w:rsid w:val="53B8BBC2"/>
     <w:rsid w:val="548FB788"/>
     <w:rsid w:val="54B5DEF3"/>
     <w:rsid w:val="54CA70AB"/>
     <w:rsid w:val="55E7BFEA"/>
     <w:rsid w:val="5704783F"/>
     <w:rsid w:val="57358B79"/>
     <w:rsid w:val="575768FC"/>
     <w:rsid w:val="57A585FE"/>
     <w:rsid w:val="58B1D696"/>
     <w:rsid w:val="5A0E9F6B"/>
     <w:rsid w:val="5AA3BFF5"/>
     <w:rsid w:val="5B6023EC"/>
     <w:rsid w:val="5BC1358E"/>
     <w:rsid w:val="5BF6E9E4"/>
     <w:rsid w:val="5D0DF4F1"/>
     <w:rsid w:val="5DA49E54"/>
     <w:rsid w:val="5E9062FC"/>
     <w:rsid w:val="605AD3F1"/>
     <w:rsid w:val="606FC88B"/>
     <w:rsid w:val="609BD393"/>
     <w:rsid w:val="60C31682"/>
     <w:rsid w:val="63936CBB"/>
     <w:rsid w:val="644CA06B"/>
     <w:rsid w:val="647D189A"/>
+    <w:rsid w:val="64EA8841"/>
+    <w:rsid w:val="6513ADCF"/>
     <w:rsid w:val="651FC933"/>
     <w:rsid w:val="6AB29DCF"/>
     <w:rsid w:val="6C44623A"/>
     <w:rsid w:val="6D13E857"/>
     <w:rsid w:val="6D47BFCE"/>
     <w:rsid w:val="6D7E5C92"/>
     <w:rsid w:val="6EBA4E3C"/>
     <w:rsid w:val="6F17BDD3"/>
     <w:rsid w:val="6F370BE7"/>
     <w:rsid w:val="71E8882F"/>
     <w:rsid w:val="72EB8A9B"/>
     <w:rsid w:val="73D8F705"/>
     <w:rsid w:val="75CC372E"/>
     <w:rsid w:val="75F7C492"/>
     <w:rsid w:val="772695B6"/>
     <w:rsid w:val="77E1F700"/>
     <w:rsid w:val="77F740EB"/>
     <w:rsid w:val="78217393"/>
     <w:rsid w:val="79286849"/>
     <w:rsid w:val="79508D84"/>
     <w:rsid w:val="79BD43F4"/>
     <w:rsid w:val="7B0FC7FD"/>
     <w:rsid w:val="7B591455"/>
     <w:rsid w:val="7C7FC917"/>
     <w:rsid w:val="7D1893EC"/>
@@ -7729,51 +8107,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CA50570"/>
-  <w15:docId w15:val="{C79492C0-6129-4CD3-8830-6570708C459C}"/>
+  <w15:docId w15:val="{11FF89D2-278D-418D-8AB8-80B22EB5229F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -9265,51 +9643,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2102145064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=GswOwA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=iIyOfs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=fn0jrv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Meeting.Summary.url?csf=1&amp;web=1&amp;e=flh8HB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.url?csf=1&amp;web=1&amp;e=gpRR6P" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Charter.url?csf=1&amp;web=1&amp;e=RvwTBC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/Email.to.Key.Legislators.docx?d=w1bae8e968fef4b67b3f6f83783f2b01e&amp;csf=1&amp;web=1&amp;e=xqnsmH" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=f59Mo6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:p:/r/sites/DEQ-Q-Net-Communications/Public%20Document%20Templates/PPTlightTemplate.pptx?d=w86c5d30ca53847b789eef6c0d4e81438&amp;csf=1&amp;web=1&amp;e=e6SMs9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/sites/DEQ-GDFs/Shared%20Documents/General/Implementation%20Plan/Implementation%20Plan/2023.11.15_GDFStageIIVaporRecovery_ImplementationPlan_v1.docx?web=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/2-Planning/EPIC%20Memo%20Rulemaking%20Charter%20Project%20Template.url?csf=1&amp;web=1&amp;e=sIMo9z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/GovDelivery.Notice.docx?d=w693f37e76fa44b07a02530bad798b9b9&amp;csf=1&amp;web=1&amp;e=yjL13X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/SIP.Development.Schedule.Template.docx?d=w8c0f03660d484e249f709316e949e7d9&amp;csf=1&amp;web=1&amp;e=GdRSvJ" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Appointment.Letter.docx?d=wf2cd5533aad5424bb2f963dbf43aa91f&amp;csf=1&amp;web=1&amp;e=4mXKYh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/Notice.of.Proposed.Rulemaking.url?csf=1&amp;web=1&amp;e=tnLNyD" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC/EQC.Temporary.Rulemaking.Action.Item.url?csf=1&amp;web=1&amp;e=d1f8o8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.docx?d=w70aff661ee644e609b7aad21c5b7eda4&amp;csf=1&amp;web=1&amp;e=vUtrSh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.GovDelivery.Notice.docx?d=w126b46b8706e440580b67001fe26c7e1&amp;csf=1&amp;web=1&amp;e=TkqM7B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:x:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Fiscal%20Advisory%20Committee/107bf22.xls?d=w7643b838fec24df792d9aeda211cae0e&amp;csf=1&amp;web=1&amp;e=u904q1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Director.Memo.dotx?d=w2f8480ff0c0948a2aba39e31f4a6dfc2&amp;csf=1&amp;web=1&amp;e=W2pJAn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Fiscal%20Advisory%20Committee/FiscalImpactStatement.url?csf=1&amp;web=1&amp;e=PDYvLd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC/EQC.Staff.Report.url?csf=1&amp;web=1&amp;e=RNzxrW" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Fiscal%20Advisory%20Committee/107bf21.doc?d=wea1608864d1e413e9e08fe72ee497e66&amp;csf=1&amp;web=1&amp;e=wyEWqZ" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/2-Planning/EPIC%20Memo%20Rulemaking%20Charter%20Project%20Template.url?csf=1&amp;web=1&amp;e=VCkUg3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=f59Mo6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006089/File/document" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006092/File/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.url?csf=1&amp;web=1&amp;e=M6ePgu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006091/File/document" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942511/File/document" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006093/File/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=WIPzeM" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942514/File/document" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7030638/File/document" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942512/File/document" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=GswOwA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942508/File/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=fn0jrv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006933/File/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942509/File/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.url?csf=1&amp;web=1&amp;e=3aGObP" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006090/File/document" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006087/File/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942506/File/document" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9568,73 +9946,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba3172ddd0c4f42c94eeb9e31c3afde7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5a67221743a20f347ed6c9e29972d43" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a924f42b6e4882ee3fe402a8c499190">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5f4a3d116ad3dbeb153fd505c2c81971" ns2:_="" ns3:_="">
     <xsd:import namespace="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <xsd:import namespace="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6076d197-b432-4a89-8b9d-b97676e775aa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3bc13bb2-4050-4808-9050-3ebd68b2d7b0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -9653,50 +10033,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f71e46e-dbdb-4936-a808-49fb891fc3e2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -9817,572 +10207,524 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3f71e46e-dbdb-4936-a808-49fb891fc3e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6076d197-b432-4a89-8b9d-b97676e775aa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{205D0E46-C124-4D34-ACB0-43A59291E685}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EC8D2C6-91D4-4D45-94AB-43B00DA671F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AD5FB9-0EB5-4D35-9315-2A02273CC8F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C43311C8-D0A9-45B2-B9FC-7FD6E094C5E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Standard" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1063</Words>
-  <Characters>6063</Characters>
+  <Words>781</Words>
+  <Characters>4452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>deq</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7112</CharactersWithSpaces>
+  <CharactersWithSpaces>5223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="150" baseType="variant">
-[...4 lines deleted...]
-        <vt:i4>72</vt:i4>
+    <vt:vector size="132" baseType="variant">
+      <vt:variant>
+        <vt:i4>4325377</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://secure.sos.state.or.us/oard/displayDivisionRules.action?selectedDivision=591</vt:lpwstr>
+        <vt:lpwstr>https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4325377</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>69</vt:i4>
+        <vt:i4>1048606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942506/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2097212</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>66</vt:i4>
+        <vt:i4>1114140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/1-Initiating/SIP.Development.Schedule.Template.docx?d=w8c0f03660d484e249f709316e949e7d9&amp;csf=1&amp;web=1&amp;e=GdRSvJ</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942514/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7864358</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>63</vt:i4>
+        <vt:i4>4128871</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.oregon.gov/das/Financial/Documents/107bf22.xlsx</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/5-Public Notice/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=fn0jrv</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8323175</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>60</vt:i4>
+        <vt:i4>1376287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.oregon.gov/das/financial/pages/budgetinstruct.aspx</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006087/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6225962</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>57</vt:i4>
+        <vt:i4>1376273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/sites/DEQ-GDFs/Shared Documents/General/Implementation Plan/Implementation Plan/2023.11.15_GDFStageIIVaporRecovery_ImplementationPlan_v1.docx?web=1</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006089/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8323128</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>54</vt:i4>
+        <vt:i4>1114137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/6-EQC Preparation/EQC.Temporary.Rulemaking.Action.Item.dotx?d=w28f86acaf68c42dbb2ff570e62666c78&amp;csf=1&amp;web=1&amp;e=cUaxLk</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942511/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6422567</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>51</vt:i4>
+        <vt:i4>1114138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/6-EQC Preparation/EQC.Staff.Report.dotx?d=w7baa2de0c3db4fdc9b1fe549a749833a&amp;csf=1&amp;web=1&amp;e=pGBE2L</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942512/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4128809</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>48</vt:i4>
+        <vt:i4>1048592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/5-Public Comment/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=zMQmZz</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942508/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1769496</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>45</vt:i4>
+        <vt:i4>1310744</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/4-Public Notice/Email.to.Key.Legislators.docx?d=w1bae8e968fef4b67b3f6f83783f2b01e&amp;csf=1&amp;web=1&amp;e=pU8rLr</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006090/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2752616</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>42</vt:i4>
+        <vt:i4>1310746</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/4-Public Notice/GovDelivery.Notice.docx?d=w693f37e76fa44b07a02530bad798b9b9&amp;csf=1&amp;web=1&amp;e=c3AMmk</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006092/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6094859</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>39</vt:i4>
+        <vt:i4>1507359</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/4-Public Notice/Notice.of.Proposed.Rulemaking.dotx?d=w14985a2c1d8344a28842687f0f7a0271&amp;csf=1&amp;web=1&amp;e=6rDNxl</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/GiftCardsProcess V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=WIPzeM</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5373980</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>36</vt:i4>
+        <vt:i4>1048593</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/4-Fiscal/Fiscal Impact Statement.docx?d=w0bc49723dc274367bd4ff7676ff6d941&amp;csf=1&amp;web=1&amp;e=QaE6PA</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942509/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4194335</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>33</vt:i4>
+        <vt:i4>1114120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Meeting.Summary.dotx?d=we4d85c5948c84aa2b49fa847681c9eb5&amp;csf=1&amp;web=1&amp;e=0IVB73</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=f59Mo6</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3604585</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>30</vt:i4>
+        <vt:i4>1310745</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://sps.deq.state.or.us/comms/SitePages/Public-Templates--PowerPoint-Presentations.aspx</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006091/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3997744</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>27</vt:i4>
+        <vt:i4>1310747</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.GovDelivery.Notice.docx?d=w126b46b8706e440580b67001fe26c7e1&amp;csf=1&amp;web=1&amp;e=ddAPqA</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006093/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1835019</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>24</vt:i4>
+        <vt:i4>7405688</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/GiftCardsProcess V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=iIyOfs</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=GswOwA</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>458843</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>21</vt:i4>
+        <vt:i4>6553704</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Charter.dotx?d=w7f497cef222c4b7d85daffb4142cba0b&amp;csf=1&amp;web=1&amp;e=BWOrpT</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Roster.url?csf=1&amp;web=1&amp;e=3aGObP</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5439582</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>18</vt:i4>
+        <vt:i4>3473464</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=zwkYck</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/2-Planning/EPIC Memo Rulemaking Charter Project Template.url?csf=1&amp;web=1&amp;e=VCkUg3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3539070</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>15</vt:i4>
+        <vt:i4>5832790</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Appointment.Letter.docx?d=wf2cd5533aad5424bb2f963dbf43aa91f&amp;csf=1&amp;web=1&amp;e=e07uIa</vt:lpwstr>
+        <vt:lpwstr>https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/1-Initiating/Draft.Rules.Template.url?csf=1&amp;web=1&amp;e=M6ePgu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>720920</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>12</vt:i4>
+        <vt:i4>1572885</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Member.Director.Memo.docx?d=we9dd530c38f74ebebd52cd36cf979642&amp;csf=1&amp;web=1&amp;e=S6qCRf</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7030638/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8060984</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>9</vt:i4>
+        <vt:i4>1966098</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/3-Advisory Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=R767Cw</vt:lpwstr>
-[...53 lines deleted...]
-        <vt:lpwstr>https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared Documents/Rulemaking Templates/1-Initiating/Draft.Rules.Template.docx?d=wb1637fc72b0f4fb9be68252809d46b63&amp;csf=1&amp;web=1&amp;e=iD8zTw</vt:lpwstr>
+        <vt:lpwstr>https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006933/File/document</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>jleber</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 