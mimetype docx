--- v1 (2026-04-02)
+++ v2 (2026-08-11)
@@ -2271,64 +2271,64 @@
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB7E907" w14:textId="685F84D1" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00BF7944" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="407360E6" w14:textId="5BB102CB" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
+          <w:p w14:paraId="407360E6" w14:textId="422E27AD" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00211342">
+              <w:r w:rsidR="00FA0C4D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Instructions and Script for Online Hearing</w:t>
+                <w:t>Instructions and Script for Public Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2559299A" w14:textId="4E94003D" w:rsidR="00876614" w:rsidRPr="00211342" w:rsidRDefault="00876614" w:rsidP="00876614">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211342">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
@@ -3588,63 +3588,146 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47D2CD09" w14:textId="77777777" w:rsidR="00B546CC" w:rsidRPr="00F02879" w:rsidRDefault="00E66635" w:rsidP="00F02879">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02879">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>A. Meadows</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A7D594" w14:textId="4B4B576C" w:rsidR="00E66635" w:rsidRPr="00E66635" w:rsidRDefault="00E66635" w:rsidP="00F02879">
+          <w:p w14:paraId="49A7D594" w14:textId="1982E2CC" w:rsidR="00E66635" w:rsidRPr="00E66635" w:rsidRDefault="00E66635" w:rsidP="00F02879">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02879">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>2/10/2026</w:t>
+              <w:t>2/10/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA0C4D" w:rsidRPr="00211342" w14:paraId="7A5E21DC" w14:textId="77777777" w:rsidTr="001E2374">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2665C47B" w14:textId="64897696" w:rsidR="00FA0C4D" w:rsidRDefault="00FA0C4D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7014" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292F7315" w14:textId="75B89D6B" w:rsidR="00FA0C4D" w:rsidRDefault="00FA0C4D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Updated link to public hearing instructions and script</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5EC2A6" w14:textId="063F2DE6" w:rsidR="00FA0C4D" w:rsidRPr="00F02879" w:rsidRDefault="00FA0C4D" w:rsidP="00F02879">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E. Hnidey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="008B48FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7/30/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="149A326B" w14:textId="77777777" w:rsidR="00742F58" w:rsidRPr="00211342" w:rsidRDefault="00742F58" w:rsidP="002022A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259CED10" w14:textId="12392C14" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="666470EE" w14:textId="380D913C" w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00F954EA">
       <w:pPr>
@@ -3659,71 +3742,71 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F954EA" w:rsidRPr="00211342" w:rsidSect="00210F97">
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:headerReference w:type="first" r:id="rId33"/>
       <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="907" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08BF6886" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="79D92F08" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BE12781" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="1D9D2229" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7034231B" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="61F82495" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3776,51 +3859,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="250C3BC1" w14:textId="6412B080" w:rsidR="00983ACA" w:rsidRPr="00211342" w:rsidRDefault="00F954EA" w:rsidP="00983ACA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
@@ -4091,71 +4173,71 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D3C5D">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002B1BD1">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73194811" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="308B1392" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F3A429A" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="128A89FA" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78A32DDB" w14:textId="77777777" w:rsidR="00A27AF2" w:rsidRDefault="00A27AF2">
+    <w:p w14:paraId="7E83053B" w14:textId="77777777" w:rsidR="00DA1ACC" w:rsidRDefault="00DA1ACC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63CB2B42" w14:textId="57082EEE" w:rsidR="00167012" w:rsidRDefault="00167012" w:rsidP="000B43EE">
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="663746E8" wp14:editId="7D62EC17">
@@ -7081,51 +7163,51 @@
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1591620420">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="810756515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="484930922">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1121" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7497,50 +7579,51 @@
     <w:rsid w:val="00702620"/>
     <w:rsid w:val="00704993"/>
     <w:rsid w:val="00704ACE"/>
     <w:rsid w:val="007064BF"/>
     <w:rsid w:val="007112A3"/>
     <w:rsid w:val="00711F8E"/>
     <w:rsid w:val="0071213F"/>
     <w:rsid w:val="0071622C"/>
     <w:rsid w:val="00717C3C"/>
     <w:rsid w:val="00720747"/>
     <w:rsid w:val="00722EF1"/>
     <w:rsid w:val="00725051"/>
     <w:rsid w:val="00725C48"/>
     <w:rsid w:val="00726466"/>
     <w:rsid w:val="00730758"/>
     <w:rsid w:val="00742C36"/>
     <w:rsid w:val="00742F58"/>
     <w:rsid w:val="007439E3"/>
     <w:rsid w:val="00743EEC"/>
     <w:rsid w:val="00747CBE"/>
     <w:rsid w:val="00752BAA"/>
     <w:rsid w:val="0075406D"/>
     <w:rsid w:val="007546C1"/>
     <w:rsid w:val="00760640"/>
     <w:rsid w:val="00760C9C"/>
+    <w:rsid w:val="007642FC"/>
     <w:rsid w:val="00764B70"/>
     <w:rsid w:val="00770E80"/>
     <w:rsid w:val="00771D15"/>
     <w:rsid w:val="00772429"/>
     <w:rsid w:val="0077764A"/>
     <w:rsid w:val="007822AD"/>
     <w:rsid w:val="00782CA7"/>
     <w:rsid w:val="00783D90"/>
     <w:rsid w:val="0078513C"/>
     <w:rsid w:val="007940D0"/>
     <w:rsid w:val="0079483D"/>
     <w:rsid w:val="007968DC"/>
     <w:rsid w:val="007A6206"/>
     <w:rsid w:val="007B1636"/>
     <w:rsid w:val="007B298A"/>
     <w:rsid w:val="007B5939"/>
     <w:rsid w:val="007B62DB"/>
     <w:rsid w:val="007B7BA0"/>
     <w:rsid w:val="007C4675"/>
     <w:rsid w:val="007C6B6C"/>
     <w:rsid w:val="007D07EB"/>
     <w:rsid w:val="007D0847"/>
     <w:rsid w:val="007D7083"/>
     <w:rsid w:val="007E4F31"/>
     <w:rsid w:val="007E5E2B"/>
@@ -7566,50 +7649,51 @@
     <w:rsid w:val="00851A9B"/>
     <w:rsid w:val="008549F8"/>
     <w:rsid w:val="00856C16"/>
     <w:rsid w:val="0086091E"/>
     <w:rsid w:val="00861FEB"/>
     <w:rsid w:val="00863973"/>
     <w:rsid w:val="00865948"/>
     <w:rsid w:val="00873983"/>
     <w:rsid w:val="00873F7D"/>
     <w:rsid w:val="008745D7"/>
     <w:rsid w:val="00874BD3"/>
     <w:rsid w:val="00876614"/>
     <w:rsid w:val="0088123E"/>
     <w:rsid w:val="0088474B"/>
     <w:rsid w:val="00884D18"/>
     <w:rsid w:val="00890F05"/>
     <w:rsid w:val="00893C24"/>
     <w:rsid w:val="00894E44"/>
     <w:rsid w:val="00895E15"/>
     <w:rsid w:val="0089646B"/>
     <w:rsid w:val="008A0DB7"/>
     <w:rsid w:val="008A4183"/>
     <w:rsid w:val="008B107D"/>
     <w:rsid w:val="008B2D35"/>
     <w:rsid w:val="008B30DF"/>
+    <w:rsid w:val="008B48FA"/>
     <w:rsid w:val="008C062C"/>
     <w:rsid w:val="008C1EBB"/>
     <w:rsid w:val="008C358F"/>
     <w:rsid w:val="008C53B3"/>
     <w:rsid w:val="008C5676"/>
     <w:rsid w:val="008D0739"/>
     <w:rsid w:val="008D1788"/>
     <w:rsid w:val="008D4898"/>
     <w:rsid w:val="008E2AA5"/>
     <w:rsid w:val="008E50B2"/>
     <w:rsid w:val="008E6BEE"/>
     <w:rsid w:val="008F11DD"/>
     <w:rsid w:val="008F4785"/>
     <w:rsid w:val="009007DF"/>
     <w:rsid w:val="00903DCE"/>
     <w:rsid w:val="00904B6D"/>
     <w:rsid w:val="00905746"/>
     <w:rsid w:val="00922E79"/>
     <w:rsid w:val="009254EC"/>
     <w:rsid w:val="00925515"/>
     <w:rsid w:val="0092591F"/>
     <w:rsid w:val="0094211C"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009537F9"/>
     <w:rsid w:val="00954344"/>
@@ -7802,50 +7886,51 @@
     <w:rsid w:val="00D065BE"/>
     <w:rsid w:val="00D15C56"/>
     <w:rsid w:val="00D23E97"/>
     <w:rsid w:val="00D25477"/>
     <w:rsid w:val="00D312B6"/>
     <w:rsid w:val="00D3191F"/>
     <w:rsid w:val="00D345BE"/>
     <w:rsid w:val="00D40C19"/>
     <w:rsid w:val="00D43A6A"/>
     <w:rsid w:val="00D43AFA"/>
     <w:rsid w:val="00D500F1"/>
     <w:rsid w:val="00D50225"/>
     <w:rsid w:val="00D53A29"/>
     <w:rsid w:val="00D55288"/>
     <w:rsid w:val="00D55FF8"/>
     <w:rsid w:val="00D56AFC"/>
     <w:rsid w:val="00D66D55"/>
     <w:rsid w:val="00D67A57"/>
     <w:rsid w:val="00D72F55"/>
     <w:rsid w:val="00D812AF"/>
     <w:rsid w:val="00D93B2C"/>
     <w:rsid w:val="00D94FFB"/>
     <w:rsid w:val="00D957B5"/>
     <w:rsid w:val="00D97536"/>
     <w:rsid w:val="00DA0F87"/>
+    <w:rsid w:val="00DA1ACC"/>
     <w:rsid w:val="00DA3192"/>
     <w:rsid w:val="00DA6112"/>
     <w:rsid w:val="00DA76A0"/>
     <w:rsid w:val="00DB2658"/>
     <w:rsid w:val="00DB625E"/>
     <w:rsid w:val="00DB70CA"/>
     <w:rsid w:val="00DB7AC1"/>
     <w:rsid w:val="00DB7C7A"/>
     <w:rsid w:val="00DC247F"/>
     <w:rsid w:val="00DC2AB9"/>
     <w:rsid w:val="00DC6689"/>
     <w:rsid w:val="00DD02C8"/>
     <w:rsid w:val="00DD28B4"/>
     <w:rsid w:val="00DD31FE"/>
     <w:rsid w:val="00DD46DA"/>
     <w:rsid w:val="00DE7840"/>
     <w:rsid w:val="00DF1326"/>
     <w:rsid w:val="00DF1539"/>
     <w:rsid w:val="00DF1B08"/>
     <w:rsid w:val="00E01931"/>
     <w:rsid w:val="00E13525"/>
     <w:rsid w:val="00E13D2B"/>
     <w:rsid w:val="00E14E07"/>
     <w:rsid w:val="00E15BA2"/>
     <w:rsid w:val="00E22895"/>
@@ -7903,50 +7988,51 @@
     <w:rsid w:val="00F43D4A"/>
     <w:rsid w:val="00F44960"/>
     <w:rsid w:val="00F44ACD"/>
     <w:rsid w:val="00F45095"/>
     <w:rsid w:val="00F454A3"/>
     <w:rsid w:val="00F454DE"/>
     <w:rsid w:val="00F45F17"/>
     <w:rsid w:val="00F46A8F"/>
     <w:rsid w:val="00F51D6F"/>
     <w:rsid w:val="00F5363A"/>
     <w:rsid w:val="00F608FC"/>
     <w:rsid w:val="00F651C9"/>
     <w:rsid w:val="00F65745"/>
     <w:rsid w:val="00F659D0"/>
     <w:rsid w:val="00F66973"/>
     <w:rsid w:val="00F67557"/>
     <w:rsid w:val="00F71BC6"/>
     <w:rsid w:val="00F751E1"/>
     <w:rsid w:val="00F81EC0"/>
     <w:rsid w:val="00F83456"/>
     <w:rsid w:val="00F851B4"/>
     <w:rsid w:val="00F90557"/>
     <w:rsid w:val="00F948A3"/>
     <w:rsid w:val="00F954EA"/>
     <w:rsid w:val="00F9607C"/>
+    <w:rsid w:val="00FA0C4D"/>
     <w:rsid w:val="00FA48DB"/>
     <w:rsid w:val="00FA58AC"/>
     <w:rsid w:val="00FB2476"/>
     <w:rsid w:val="00FB2A85"/>
     <w:rsid w:val="00FB31F7"/>
     <w:rsid w:val="00FB3B3E"/>
     <w:rsid w:val="00FC130D"/>
     <w:rsid w:val="00FC1801"/>
     <w:rsid w:val="00FC31B7"/>
     <w:rsid w:val="00FC720F"/>
     <w:rsid w:val="00FE25A1"/>
     <w:rsid w:val="00FE5414"/>
     <w:rsid w:val="00FE60D6"/>
     <w:rsid w:val="00FF100D"/>
     <w:rsid w:val="00FF6152"/>
     <w:rsid w:val="00FF72A5"/>
     <w:rsid w:val="01B3AD43"/>
     <w:rsid w:val="01C855DA"/>
     <w:rsid w:val="02BC18CD"/>
     <w:rsid w:val="03F70856"/>
     <w:rsid w:val="0694AC13"/>
     <w:rsid w:val="0A57ADFE"/>
     <w:rsid w:val="0ACDA706"/>
     <w:rsid w:val="0BDBD80F"/>
     <w:rsid w:val="0C457D4D"/>
@@ -9643,51 +9729,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2102145064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/2-Planning/EPIC%20Memo%20Rulemaking%20Charter%20Project%20Template.url?csf=1&amp;web=1&amp;e=VCkUg3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=f59Mo6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006089/File/document" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006092/File/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.url?csf=1&amp;web=1&amp;e=M6ePgu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006091/File/document" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942511/File/document" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006093/File/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=WIPzeM" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942514/File/document" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7030638/File/document" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942512/File/document" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=GswOwA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942508/File/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Notice/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=fn0jrv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006933/File/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942509/File/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.url?csf=1&amp;web=1&amp;e=3aGObP" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006090/File/document" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006087/File/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942506/File/document" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/2-Planning/EPIC%20Memo%20Rulemaking%20Charter%20Project%20Template.url?csf=1&amp;web=1&amp;e=VCkUg3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=f59Mo6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006089/File/document" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006092/File/document" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.url?csf=1&amp;web=1&amp;e=M6ePgu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006091/File/document" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942511/File/document" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006093/File/document" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=WIPzeM" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942514/File/document" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7030638/File/document" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942512/File/document" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=GswOwA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942508/File/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/RecordViewer.aspx?uri=7093710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006933/File/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942509/File/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.url?csf=1&amp;web=1&amp;e=3aGObP" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006090/File/document" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/7006087/File/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record/6942506/File/document" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9946,50 +10032,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3f71e46e-dbdb-4936-a808-49fb891fc3e2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6076d197-b432-4a89-8b9d-b97676e775aa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a924f42b6e4882ee3fe402a8c499190">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5f4a3d116ad3dbeb153fd505c2c81971" ns2:_="" ns3:_="">
     <xsd:import namespace="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <xsd:import namespace="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -10186,150 +10292,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C43311C8-D0A9-45B2-B9FC-7FD6E094C5E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
+    <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AD5FB9-0EB5-4D35-9315-2A02273CC8F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EC8D2C6-91D4-4D45-94AB-43B00DA671F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Standard" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>781</Words>
-  <Characters>4452</Characters>
+  <Words>770</Words>
+  <Characters>4394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>deq</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5223</CharactersWithSpaces>
+  <CharactersWithSpaces>5154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>4325377</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1048606</vt:i4>
       </vt:variant>
       <vt:variant>