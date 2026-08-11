--- v0 (2026-02-04)
+++ v1 (2026-08-11)
@@ -5,55 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5033" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4731"/>
         <w:gridCol w:w="4731"/>
         <w:gridCol w:w="1409"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B43EE" w:rsidRPr="004E10AB" w14:paraId="1522C1E4" w14:textId="77777777" w:rsidTr="788357AF">
         <w:trPr>
@@ -1955,91 +1956,50 @@
             <w:tcW w:w="8920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5250F9C5" w14:textId="25A37E49" w:rsidR="00EF35E2" w:rsidRDefault="00674931">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Complete Phrase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297C0F" w14:paraId="2BAB0818" w14:textId="77777777" w:rsidTr="00A67BC1">
-[...39 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00061A10" w14:paraId="658D315C" w14:textId="77777777" w:rsidTr="00A67BC1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BAA12C2" w14:textId="24E8A1A2" w:rsidR="00061A10" w:rsidRPr="00BB351D" w:rsidRDefault="00061A10" w:rsidP="00297C0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>DAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8920" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="669E64C8" w14:textId="07EE3B84" w:rsidR="00061A10" w:rsidRPr="00BB351D" w:rsidRDefault="00061A10" w:rsidP="00297C0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2904,116 +2864,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="007B71CE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n independent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>facilitator is no</w:t>
             </w:r>
             <w:r w:rsidR="00271491">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>t utilized.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FB3819" w14:textId="77777777" w:rsidR="004F2661" w:rsidRPr="00166433" w:rsidRDefault="00461071" w:rsidP="007C3445">
+          <w:p w14:paraId="5F091E3A" w14:textId="176CF1EB" w:rsidR="00166433" w:rsidRPr="0070413D" w:rsidRDefault="00461071" w:rsidP="0070413D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure the Environmental Justice Coordinator </w:t>
             </w:r>
             <w:r w:rsidR="00A0536A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">and Department of Justice (DOJ) are </w:t>
             </w:r>
             <w:r w:rsidR="00D01472">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>consulted during initial scoping</w:t>
             </w:r>
             <w:r w:rsidR="00A0536A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...29 lines deleted...]
-              <w:t>lanning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F2661" w:rsidRPr="004F2661" w14:paraId="74B1413E" w14:textId="77777777" w:rsidTr="00641518">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F29F20" w14:textId="77777777" w:rsidR="004F2661" w:rsidRPr="004F2661" w:rsidRDefault="004F2661" w:rsidP="004F2661">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3077,51 +3006,50 @@
               <w:t xml:space="preserve"> Rules Template</w:t>
             </w:r>
             <w:r w:rsidR="00E77428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E156CD5" w14:textId="45627688" w:rsidR="004F2661" w:rsidRPr="004F2661" w:rsidRDefault="00E77428" w:rsidP="004F2661">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Draft </w:t>
             </w:r>
             <w:r w:rsidR="004F2661" w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fiscal Impact Statement</w:t>
             </w:r>
             <w:r w:rsidR="008A666A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="006A0F1F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">which includes DAS Fee </w:t>
             </w:r>
             <w:r w:rsidR="004040B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval form</w:t>
@@ -3145,50 +3073,51 @@
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidR="00D0239B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>the Budget Analyst.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46FD0B8F" w14:textId="17493134" w:rsidR="004F2661" w:rsidRPr="004F2661" w:rsidRDefault="00F320FF" w:rsidP="004F2661">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="004F2661" w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">onfirm, with DOJ and Office of Compliance and Enforcement, that </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="004F2661" w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>proposed rule language is within DEQ’s authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F2661" w:rsidRPr="004F2661" w14:paraId="3347E1B3" w14:textId="77777777" w:rsidTr="00641518">
         <w:trPr>
@@ -4630,51 +4559,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F78D4" w:rsidRPr="004F2661" w14:paraId="6BD2B6BF" w14:textId="77777777" w:rsidTr="7718F5EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="581886AA" w14:textId="058817F0" w:rsidR="004F78D4" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Legislative Analyst</w:t>
             </w:r>
             <w:r w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3126E270" w14:textId="77777777" w:rsidR="004F78D4" w:rsidRPr="00881800" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4700,99 +4628,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881800">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Give input on Rulemaking Advisory Committee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41DA20AD" w14:textId="77777777" w:rsidR="004F78D4" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881800">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Review Public Notice, Fiscal Impact statement, and response to public comments to ensure the content matches the legislative intent, if rulemaking resulted from legislation.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FF31754" w14:textId="68246DA7" w:rsidR="004F78D4" w:rsidRPr="004F2661" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Review the DAS Fee Approval Form and Fee Change Detail Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F78D4" w:rsidRPr="004F2661" w14:paraId="7D6AD19B" w14:textId="77777777" w:rsidTr="7718F5EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27A5B5A3" w14:textId="588F9395" w:rsidR="004F78D4" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Budget Analyst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="171D94E5" w14:textId="77777777" w:rsidR="004F78D4" w:rsidRPr="000773CC" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004439E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -4929,59 +4859,82 @@
             <w:r w:rsidRPr="0004439E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Determine funds available for stipends for Environmental Justice advisory committee members, childcare for public hearings, translation fees, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>or other considerations for equitable communication and participation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F78D4" w:rsidRPr="004F2661" w14:paraId="0BF7FEC6" w14:textId="77777777" w:rsidTr="7718F5EE">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70838BD7" w14:textId="77777777" w:rsidR="004F78D4" w:rsidRPr="004F2661" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="70838BD7" w14:textId="0C813389" w:rsidR="004F78D4" w:rsidRPr="004F2661" w:rsidRDefault="00CC79A1" w:rsidP="00CC79A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F2661">
+            <w:r w:rsidRPr="00066FE9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(Air Quality Only</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC79A1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="004F78D4" w:rsidRPr="004F2661">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>State Implementation Plan Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01989C56" w14:textId="38CC857D" w:rsidR="004F78D4" w:rsidRPr="004F2661" w:rsidRDefault="004F78D4" w:rsidP="004F78D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5896,59 +5849,59 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Recommend community groups and resources for</w:t>
             </w:r>
             <w:r w:rsidR="00FC3E47">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> early</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> engagement to the Project Manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38F48B6E" w14:textId="534891F5" w:rsidR="5D0DF4F1" w:rsidRPr="00213F39" w:rsidRDefault="5D0DF4F1" w:rsidP="000935E3">
       <w:pPr>
         <w:pStyle w:val="SectionLevel1"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F39">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Records Management </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039F192E" w14:textId="1A79474F" w:rsidR="6C44623A" w:rsidRPr="00213F39" w:rsidRDefault="00DC6689" w:rsidP="00160879">
       <w:pPr>
         <w:pStyle w:val="StepLevel2"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F39">
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005A1825" w:rsidRPr="00213F39">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r w:rsidRPr="00213F39">
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidR="00244585" w:rsidRPr="00213F39">
         <w:t xml:space="preserve"> does not</w:t>
       </w:r>
       <w:r w:rsidR="0067679B" w:rsidRPr="00213F39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00252C30" w:rsidRPr="00213F39">
         <w:t xml:space="preserve">have output documents.  This </w:t>
       </w:r>
       <w:r w:rsidR="00504A67" w:rsidRPr="00213F39">
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00213F39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A1825" w:rsidRPr="00213F39">
         <w:t xml:space="preserve">must be retained according to </w:t>
@@ -6237,50 +6190,134 @@
               <w:t xml:space="preserve">A. </w:t>
             </w:r>
             <w:r w:rsidR="007C6DB2" w:rsidRPr="00B22623">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mantos</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22623">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="003E1BE7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">June 11, </w:t>
             </w:r>
             <w:r w:rsidR="00691E4D" w:rsidRPr="00B22623">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00066FE9" w14:paraId="765F59F2" w14:textId="77777777" w:rsidTr="00972CEE">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1509" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFF258A" w14:textId="363315A7" w:rsidR="00066FE9" w:rsidRPr="00B22623" w:rsidRDefault="00066FE9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4FE6C4" w14:textId="67AD3512" w:rsidR="00066FE9" w:rsidRPr="00B22623" w:rsidRDefault="00616CFE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Remo</w:t>
+            </w:r>
+            <w:r w:rsidR="004A231F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ved AQ specific language. Updated SIP section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D54B98E" w14:textId="76338F56" w:rsidR="00066FE9" w:rsidRPr="00B22623" w:rsidRDefault="004A231F" w:rsidP="00145D32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E. Hnidey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>7/16/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BC5C744" w14:textId="77777777" w:rsidR="00DA6112" w:rsidRDefault="00DA6112" w:rsidP="007F3D9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149A326B" w14:textId="77777777" w:rsidR="00742F58" w:rsidRDefault="00742F58" w:rsidP="002022A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6649,71 +6686,71 @@
   <w16cex:commentExtensible w16cex:durableId="48FCFF74" w16cex:dateUtc="2024-11-18T22:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4759928F" w16cex:dateUtc="2024-11-04T23:44:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5F05A62B" w16cex:dateUtc="2024-11-12T21:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="26B7E03D" w16cex:dateUtc="2024-11-18T22:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="696C2DEC" w16cex:dateUtc="2024-12-03T23:38:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2B391A59" w16cid:durableId="64D07F6E"/>
   <w16cid:commentId w16cid:paraId="2D9BA876" w16cid:durableId="7A98A14B"/>
   <w16cid:commentId w16cid:paraId="789B8933" w16cid:durableId="3313C38F"/>
   <w16cid:commentId w16cid:paraId="45A97473" w16cid:durableId="04D5104C"/>
   <w16cid:commentId w16cid:paraId="5D6C5D79" w16cid:durableId="48FCFF74"/>
   <w16cid:commentId w16cid:paraId="4CA8F3FB" w16cid:durableId="4759928F"/>
   <w16cid:commentId w16cid:paraId="2FBF5740" w16cid:durableId="5F05A62B"/>
   <w16cid:commentId w16cid:paraId="1BE6C741" w16cid:durableId="26B7E03D"/>
   <w16cid:commentId w16cid:paraId="45236534" w16cid:durableId="696C2DEC"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E70D3C" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="5114E70D" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="234B4B87" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="16177A73" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C078C0F" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="19CEADD7" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7055,71 +7092,71 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D3C5D">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002B1BD1">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7931244A" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="525D4E01" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="521E9442" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="1E944452" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BCE8014" w14:textId="77777777" w:rsidR="009A5F76" w:rsidRDefault="009A5F76">
+    <w:p w14:paraId="60476D7D" w14:textId="77777777" w:rsidR="0030343A" w:rsidRDefault="0030343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63CB2B42" w14:textId="57082EEE" w:rsidR="00167012" w:rsidRDefault="00167012" w:rsidP="000B43EE">
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="663746E8" wp14:editId="7D62EC17">
@@ -10940,50 +10977,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021540F"/>
     <w:rsid w:val="00001AF6"/>
     <w:rsid w:val="0000689E"/>
     <w:rsid w:val="00010724"/>
     <w:rsid w:val="0001270B"/>
     <w:rsid w:val="000141BD"/>
     <w:rsid w:val="00023878"/>
     <w:rsid w:val="00025531"/>
     <w:rsid w:val="0002619A"/>
     <w:rsid w:val="00027479"/>
     <w:rsid w:val="0003554F"/>
     <w:rsid w:val="00035E8C"/>
     <w:rsid w:val="0003601C"/>
     <w:rsid w:val="00040C7A"/>
     <w:rsid w:val="0004439E"/>
     <w:rsid w:val="00044D2A"/>
     <w:rsid w:val="00046C65"/>
     <w:rsid w:val="000513F1"/>
     <w:rsid w:val="000522CB"/>
     <w:rsid w:val="00052B78"/>
     <w:rsid w:val="00061A10"/>
+    <w:rsid w:val="00066FE9"/>
     <w:rsid w:val="000671FD"/>
     <w:rsid w:val="00067B1F"/>
     <w:rsid w:val="00074A68"/>
     <w:rsid w:val="000773CC"/>
     <w:rsid w:val="00082718"/>
     <w:rsid w:val="000862BF"/>
     <w:rsid w:val="00091702"/>
     <w:rsid w:val="000935E3"/>
     <w:rsid w:val="000A2B72"/>
     <w:rsid w:val="000B2CF8"/>
     <w:rsid w:val="000B43EE"/>
     <w:rsid w:val="000B6B38"/>
     <w:rsid w:val="000C0B6F"/>
     <w:rsid w:val="000C155C"/>
     <w:rsid w:val="000C1691"/>
     <w:rsid w:val="000C3606"/>
     <w:rsid w:val="000C65EA"/>
     <w:rsid w:val="000C6BF1"/>
     <w:rsid w:val="000D15B0"/>
     <w:rsid w:val="000D5BAF"/>
     <w:rsid w:val="000D7420"/>
     <w:rsid w:val="000E6570"/>
     <w:rsid w:val="000F04FE"/>
     <w:rsid w:val="0010182D"/>
     <w:rsid w:val="0010265C"/>
@@ -11088,50 +11126,51 @@
     <w:rsid w:val="00283B7A"/>
     <w:rsid w:val="00285B2A"/>
     <w:rsid w:val="0028630F"/>
     <w:rsid w:val="0029125A"/>
     <w:rsid w:val="00291414"/>
     <w:rsid w:val="00291FD2"/>
     <w:rsid w:val="0029606C"/>
     <w:rsid w:val="00297C0F"/>
     <w:rsid w:val="002A314E"/>
     <w:rsid w:val="002A3B25"/>
     <w:rsid w:val="002A65BB"/>
     <w:rsid w:val="002B1BD1"/>
     <w:rsid w:val="002B2310"/>
     <w:rsid w:val="002B6506"/>
     <w:rsid w:val="002C3782"/>
     <w:rsid w:val="002C8579"/>
     <w:rsid w:val="002D0CBC"/>
     <w:rsid w:val="002D77FA"/>
     <w:rsid w:val="002D7AC7"/>
     <w:rsid w:val="002E493F"/>
     <w:rsid w:val="002E7055"/>
     <w:rsid w:val="002F0848"/>
     <w:rsid w:val="002F39CC"/>
     <w:rsid w:val="00301632"/>
     <w:rsid w:val="00301C0C"/>
+    <w:rsid w:val="0030343A"/>
     <w:rsid w:val="003151DE"/>
     <w:rsid w:val="00316750"/>
     <w:rsid w:val="003178E1"/>
     <w:rsid w:val="0032455C"/>
     <w:rsid w:val="0033000C"/>
     <w:rsid w:val="0033712A"/>
     <w:rsid w:val="00337636"/>
     <w:rsid w:val="003376A5"/>
     <w:rsid w:val="00340058"/>
     <w:rsid w:val="00353FE2"/>
     <w:rsid w:val="0036213A"/>
     <w:rsid w:val="00363E9F"/>
     <w:rsid w:val="003649B3"/>
     <w:rsid w:val="003672D4"/>
     <w:rsid w:val="00367A7F"/>
     <w:rsid w:val="003710DF"/>
     <w:rsid w:val="00372224"/>
     <w:rsid w:val="003734AB"/>
     <w:rsid w:val="003750C0"/>
     <w:rsid w:val="003825EA"/>
     <w:rsid w:val="0038380A"/>
     <w:rsid w:val="0039289D"/>
     <w:rsid w:val="0039496E"/>
     <w:rsid w:val="0039562A"/>
     <w:rsid w:val="003973E9"/>
@@ -11163,50 +11202,51 @@
     <w:rsid w:val="00405EE0"/>
     <w:rsid w:val="004066E2"/>
     <w:rsid w:val="00413FFF"/>
     <w:rsid w:val="00417DDB"/>
     <w:rsid w:val="00422FE7"/>
     <w:rsid w:val="00425DDA"/>
     <w:rsid w:val="00427A83"/>
     <w:rsid w:val="00427EED"/>
     <w:rsid w:val="00431C9F"/>
     <w:rsid w:val="00435528"/>
     <w:rsid w:val="00435A49"/>
     <w:rsid w:val="00445288"/>
     <w:rsid w:val="0044631F"/>
     <w:rsid w:val="00461071"/>
     <w:rsid w:val="0046216B"/>
     <w:rsid w:val="0046397D"/>
     <w:rsid w:val="00466BEA"/>
     <w:rsid w:val="004672E5"/>
     <w:rsid w:val="004718A5"/>
     <w:rsid w:val="00472F7D"/>
     <w:rsid w:val="00473758"/>
     <w:rsid w:val="00477033"/>
     <w:rsid w:val="004826F1"/>
     <w:rsid w:val="00491BC7"/>
     <w:rsid w:val="0049350F"/>
+    <w:rsid w:val="004A231F"/>
     <w:rsid w:val="004A4014"/>
     <w:rsid w:val="004A5E9F"/>
     <w:rsid w:val="004A6008"/>
     <w:rsid w:val="004A7475"/>
     <w:rsid w:val="004B20AD"/>
     <w:rsid w:val="004B33F8"/>
     <w:rsid w:val="004B6DB2"/>
     <w:rsid w:val="004C133F"/>
     <w:rsid w:val="004C4BED"/>
     <w:rsid w:val="004D0635"/>
     <w:rsid w:val="004E1716"/>
     <w:rsid w:val="004E2983"/>
     <w:rsid w:val="004E732E"/>
     <w:rsid w:val="004F0146"/>
     <w:rsid w:val="004F0D5A"/>
     <w:rsid w:val="004F2661"/>
     <w:rsid w:val="004F32A9"/>
     <w:rsid w:val="004F47C4"/>
     <w:rsid w:val="004F5381"/>
     <w:rsid w:val="004F739A"/>
     <w:rsid w:val="004F78D4"/>
     <w:rsid w:val="005000C2"/>
     <w:rsid w:val="005034AF"/>
     <w:rsid w:val="00504828"/>
     <w:rsid w:val="00504A67"/>
@@ -11257,94 +11297,96 @@
     <w:rsid w:val="005A63A9"/>
     <w:rsid w:val="005B1BC3"/>
     <w:rsid w:val="005B233A"/>
     <w:rsid w:val="005B26C0"/>
     <w:rsid w:val="005C07D5"/>
     <w:rsid w:val="005C2F9C"/>
     <w:rsid w:val="005C32CD"/>
     <w:rsid w:val="005C5CF5"/>
     <w:rsid w:val="005C6F62"/>
     <w:rsid w:val="005D1B46"/>
     <w:rsid w:val="005D1E92"/>
     <w:rsid w:val="005D3C5D"/>
     <w:rsid w:val="005D4A71"/>
     <w:rsid w:val="005E1353"/>
     <w:rsid w:val="005E4BE6"/>
     <w:rsid w:val="005E7993"/>
     <w:rsid w:val="005F23E5"/>
     <w:rsid w:val="005F2FB1"/>
     <w:rsid w:val="005F5FBB"/>
     <w:rsid w:val="005F66E7"/>
     <w:rsid w:val="005F7680"/>
     <w:rsid w:val="005F77C2"/>
     <w:rsid w:val="0060454D"/>
     <w:rsid w:val="006073B6"/>
     <w:rsid w:val="0061188A"/>
+    <w:rsid w:val="00616CFE"/>
     <w:rsid w:val="00620AFF"/>
     <w:rsid w:val="00620D33"/>
     <w:rsid w:val="006220F8"/>
     <w:rsid w:val="00623D5A"/>
     <w:rsid w:val="006257D7"/>
     <w:rsid w:val="006347F0"/>
     <w:rsid w:val="0063605B"/>
     <w:rsid w:val="00641518"/>
     <w:rsid w:val="00647C73"/>
     <w:rsid w:val="00647E9F"/>
     <w:rsid w:val="0066067E"/>
     <w:rsid w:val="00661E02"/>
     <w:rsid w:val="0067125F"/>
     <w:rsid w:val="00674931"/>
     <w:rsid w:val="0067679B"/>
     <w:rsid w:val="006823DD"/>
     <w:rsid w:val="00682B7D"/>
     <w:rsid w:val="00685215"/>
     <w:rsid w:val="00686C95"/>
     <w:rsid w:val="00691DB8"/>
     <w:rsid w:val="00691E4D"/>
     <w:rsid w:val="00694CD5"/>
     <w:rsid w:val="006951B0"/>
     <w:rsid w:val="00696B38"/>
     <w:rsid w:val="006A0F1F"/>
     <w:rsid w:val="006A3A71"/>
     <w:rsid w:val="006A42D1"/>
     <w:rsid w:val="006A7B5D"/>
     <w:rsid w:val="006B2E22"/>
     <w:rsid w:val="006B64C9"/>
     <w:rsid w:val="006C0C62"/>
     <w:rsid w:val="006C1620"/>
     <w:rsid w:val="006C24C7"/>
     <w:rsid w:val="006C421B"/>
     <w:rsid w:val="006C5C25"/>
     <w:rsid w:val="006D0CE1"/>
     <w:rsid w:val="006D1C2C"/>
     <w:rsid w:val="006D6293"/>
     <w:rsid w:val="006E0591"/>
     <w:rsid w:val="006E5A41"/>
     <w:rsid w:val="006E5B18"/>
     <w:rsid w:val="006F4AC8"/>
     <w:rsid w:val="007003E7"/>
     <w:rsid w:val="00703E8F"/>
+    <w:rsid w:val="0070413D"/>
     <w:rsid w:val="00706694"/>
     <w:rsid w:val="00711F8E"/>
     <w:rsid w:val="00713792"/>
     <w:rsid w:val="007215BD"/>
     <w:rsid w:val="00721F81"/>
     <w:rsid w:val="00725051"/>
     <w:rsid w:val="00725E3B"/>
     <w:rsid w:val="00731327"/>
     <w:rsid w:val="00742C3D"/>
     <w:rsid w:val="00742F58"/>
     <w:rsid w:val="007439E3"/>
     <w:rsid w:val="00743EEC"/>
     <w:rsid w:val="00745698"/>
     <w:rsid w:val="007519F1"/>
     <w:rsid w:val="00751D09"/>
     <w:rsid w:val="00753C43"/>
     <w:rsid w:val="0075406D"/>
     <w:rsid w:val="00754C75"/>
     <w:rsid w:val="00756AF7"/>
     <w:rsid w:val="007601B8"/>
     <w:rsid w:val="00771D15"/>
     <w:rsid w:val="00772429"/>
     <w:rsid w:val="00772BC1"/>
     <w:rsid w:val="0077518D"/>
     <w:rsid w:val="00781419"/>
@@ -11381,50 +11423,51 @@
     <w:rsid w:val="007F49B8"/>
     <w:rsid w:val="007F4B3B"/>
     <w:rsid w:val="007F6DB3"/>
     <w:rsid w:val="00800236"/>
     <w:rsid w:val="00800D5A"/>
     <w:rsid w:val="008057AD"/>
     <w:rsid w:val="008062FD"/>
     <w:rsid w:val="00806716"/>
     <w:rsid w:val="008130D3"/>
     <w:rsid w:val="008138FF"/>
     <w:rsid w:val="008145EE"/>
     <w:rsid w:val="00815CB7"/>
     <w:rsid w:val="00817F87"/>
     <w:rsid w:val="00821AE2"/>
     <w:rsid w:val="00824C4A"/>
     <w:rsid w:val="00824FA4"/>
     <w:rsid w:val="00825840"/>
     <w:rsid w:val="00826598"/>
     <w:rsid w:val="008277ED"/>
     <w:rsid w:val="00830367"/>
     <w:rsid w:val="0083441B"/>
     <w:rsid w:val="00835E4D"/>
     <w:rsid w:val="00842B7F"/>
     <w:rsid w:val="00844AAF"/>
     <w:rsid w:val="00844C0F"/>
+    <w:rsid w:val="00850AB1"/>
     <w:rsid w:val="00850E17"/>
     <w:rsid w:val="00851A9B"/>
     <w:rsid w:val="00856C16"/>
     <w:rsid w:val="00861FEB"/>
     <w:rsid w:val="00863973"/>
     <w:rsid w:val="00866EB0"/>
     <w:rsid w:val="008707FE"/>
     <w:rsid w:val="00873D72"/>
     <w:rsid w:val="008745D7"/>
     <w:rsid w:val="00874BD3"/>
     <w:rsid w:val="00875CF3"/>
     <w:rsid w:val="00881800"/>
     <w:rsid w:val="00884D18"/>
     <w:rsid w:val="008855EC"/>
     <w:rsid w:val="00887DA1"/>
     <w:rsid w:val="00890F05"/>
     <w:rsid w:val="008928FE"/>
     <w:rsid w:val="00894796"/>
     <w:rsid w:val="00895A0A"/>
     <w:rsid w:val="008A0D7A"/>
     <w:rsid w:val="008A666A"/>
     <w:rsid w:val="008B1BBA"/>
     <w:rsid w:val="008B1CB4"/>
     <w:rsid w:val="008B3282"/>
     <w:rsid w:val="008C062C"/>
@@ -11627,129 +11670,133 @@
     <w:rsid w:val="00C726B5"/>
     <w:rsid w:val="00C74A4D"/>
     <w:rsid w:val="00C74E44"/>
     <w:rsid w:val="00C75706"/>
     <w:rsid w:val="00C821F5"/>
     <w:rsid w:val="00C83300"/>
     <w:rsid w:val="00C87226"/>
     <w:rsid w:val="00C927FB"/>
     <w:rsid w:val="00C9441E"/>
     <w:rsid w:val="00C95D05"/>
     <w:rsid w:val="00C96AF1"/>
     <w:rsid w:val="00C970E0"/>
     <w:rsid w:val="00CA0585"/>
     <w:rsid w:val="00CA1748"/>
     <w:rsid w:val="00CA2173"/>
     <w:rsid w:val="00CA2DDA"/>
     <w:rsid w:val="00CA310E"/>
     <w:rsid w:val="00CA41D4"/>
     <w:rsid w:val="00CA6237"/>
     <w:rsid w:val="00CA65D6"/>
     <w:rsid w:val="00CB6220"/>
     <w:rsid w:val="00CB6A7C"/>
     <w:rsid w:val="00CC1C14"/>
     <w:rsid w:val="00CC5CEC"/>
     <w:rsid w:val="00CC5FA6"/>
+    <w:rsid w:val="00CC79A1"/>
     <w:rsid w:val="00CD0B83"/>
     <w:rsid w:val="00CD73E8"/>
     <w:rsid w:val="00CE07BC"/>
     <w:rsid w:val="00CE1A2F"/>
     <w:rsid w:val="00CE5D41"/>
     <w:rsid w:val="00CE72CC"/>
     <w:rsid w:val="00CF167C"/>
     <w:rsid w:val="00CF1FB6"/>
     <w:rsid w:val="00CF2C44"/>
+    <w:rsid w:val="00CF3DD1"/>
     <w:rsid w:val="00CF51B8"/>
     <w:rsid w:val="00CF6095"/>
     <w:rsid w:val="00CF6477"/>
     <w:rsid w:val="00D01472"/>
     <w:rsid w:val="00D01D3B"/>
     <w:rsid w:val="00D0239B"/>
     <w:rsid w:val="00D026F1"/>
     <w:rsid w:val="00D056F2"/>
     <w:rsid w:val="00D05E14"/>
     <w:rsid w:val="00D065BE"/>
     <w:rsid w:val="00D06684"/>
     <w:rsid w:val="00D15C56"/>
     <w:rsid w:val="00D23E97"/>
     <w:rsid w:val="00D25477"/>
     <w:rsid w:val="00D312B6"/>
     <w:rsid w:val="00D32424"/>
     <w:rsid w:val="00D345BE"/>
     <w:rsid w:val="00D34823"/>
     <w:rsid w:val="00D37710"/>
     <w:rsid w:val="00D40C19"/>
     <w:rsid w:val="00D43A6A"/>
     <w:rsid w:val="00D45206"/>
     <w:rsid w:val="00D45FA1"/>
     <w:rsid w:val="00D47D8E"/>
     <w:rsid w:val="00D47F20"/>
     <w:rsid w:val="00D526F5"/>
     <w:rsid w:val="00D52A33"/>
     <w:rsid w:val="00D53A29"/>
     <w:rsid w:val="00D55288"/>
     <w:rsid w:val="00D56A65"/>
     <w:rsid w:val="00D56AFC"/>
     <w:rsid w:val="00D60920"/>
     <w:rsid w:val="00D6729A"/>
     <w:rsid w:val="00D80133"/>
     <w:rsid w:val="00D90713"/>
     <w:rsid w:val="00D912E7"/>
+    <w:rsid w:val="00D91CAC"/>
     <w:rsid w:val="00D93880"/>
     <w:rsid w:val="00D93B2C"/>
     <w:rsid w:val="00D94E70"/>
     <w:rsid w:val="00D94FFB"/>
     <w:rsid w:val="00D97107"/>
     <w:rsid w:val="00DA0E51"/>
     <w:rsid w:val="00DA49CC"/>
     <w:rsid w:val="00DA6112"/>
     <w:rsid w:val="00DA7190"/>
     <w:rsid w:val="00DB2E11"/>
     <w:rsid w:val="00DB516B"/>
     <w:rsid w:val="00DB6B99"/>
     <w:rsid w:val="00DB7AC1"/>
     <w:rsid w:val="00DC6689"/>
     <w:rsid w:val="00DD18EB"/>
     <w:rsid w:val="00DD28B4"/>
     <w:rsid w:val="00DD2D53"/>
     <w:rsid w:val="00DD38C0"/>
     <w:rsid w:val="00DE119C"/>
     <w:rsid w:val="00DE3768"/>
     <w:rsid w:val="00DF1326"/>
     <w:rsid w:val="00E060C2"/>
     <w:rsid w:val="00E06C21"/>
     <w:rsid w:val="00E114AA"/>
     <w:rsid w:val="00E13D2B"/>
     <w:rsid w:val="00E13EDD"/>
     <w:rsid w:val="00E155C0"/>
     <w:rsid w:val="00E16920"/>
     <w:rsid w:val="00E16C39"/>
     <w:rsid w:val="00E16FF0"/>
     <w:rsid w:val="00E20964"/>
     <w:rsid w:val="00E21190"/>
     <w:rsid w:val="00E22895"/>
     <w:rsid w:val="00E23217"/>
+    <w:rsid w:val="00E27815"/>
     <w:rsid w:val="00E32807"/>
     <w:rsid w:val="00E332B1"/>
     <w:rsid w:val="00E338AF"/>
     <w:rsid w:val="00E34A66"/>
     <w:rsid w:val="00E35363"/>
     <w:rsid w:val="00E374E1"/>
     <w:rsid w:val="00E47F3C"/>
     <w:rsid w:val="00E5214F"/>
     <w:rsid w:val="00E57568"/>
     <w:rsid w:val="00E61253"/>
     <w:rsid w:val="00E6188F"/>
     <w:rsid w:val="00E6237E"/>
     <w:rsid w:val="00E63A93"/>
     <w:rsid w:val="00E66367"/>
     <w:rsid w:val="00E67C1D"/>
     <w:rsid w:val="00E704C4"/>
     <w:rsid w:val="00E71E95"/>
     <w:rsid w:val="00E73D35"/>
     <w:rsid w:val="00E74DEB"/>
     <w:rsid w:val="00E7698C"/>
     <w:rsid w:val="00E77428"/>
     <w:rsid w:val="00E81CF2"/>
     <w:rsid w:val="00E840D9"/>
     <w:rsid w:val="00E84C40"/>
     <w:rsid w:val="00E8536C"/>
@@ -13399,51 +13446,51 @@
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00825840"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/pages/rst.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sps.deq.state.or.us/comms/_layouts/15/DocIdRedir.aspx?ID=C7DQ34RCH5ND-623177281-51&amp;e=2hOoVg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:x:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Prioritization%20Decision%20Matrix_v1.xlsx?d=w5837c3f78a6f480883c9817184611838&amp;csf=1&amp;web=1&amp;e=23fs5q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Director.Memo.docx?d=we9dd530c38f74ebebd52cd36cf979642&amp;csf=1&amp;web=1&amp;e=S6qCRf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Fiscal/Fiscal%20Impact%20Statement.docx?d=w0bc49723dc274367bd4ff7676ff6d941&amp;csf=1&amp;web=1&amp;e=QaE6PA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Charter.dotx?d=w7f497cef222c4b7d85daffb4142cba0b&amp;csf=1&amp;web=1&amp;e=BWOrpT" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/das/financial/pages/budgetinstruct.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Service%20Agreement.docx?d=w0e4df699494f40fb90c4374b17ab3181&amp;csf=1&amp;web=1&amp;e=a2T33X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=R767Cw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Meeting.Summary.dotx?d=we4d85c5948c84aa2b49fa847681c9eb5&amp;csf=1&amp;web=1&amp;e=0IVB73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/sites/DEQ-GDFs/Shared%20Documents/General/Implementation%20Plan/Implementation%20Plan/2023.11.15_GDFStageIIVaporRecovery_ImplementationPlan_v1.docx?web=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://deqhq1/AQCOMMON/AQ_Administrator/AQ_Rule_Activity/SIP/Templates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.docx?d=wd34c0c8be17f4d388bd34978ef0ec631&amp;csf=1&amp;web=1&amp;e=OeZuJv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=zwkYck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/Email.to.Key.Legislators.docx?d=w1bae8e968fef4b67b3f6f83783f2b01e&amp;csf=1&amp;web=1&amp;e=pU8rLr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Flowchart%20Appendix_v1.docx?d=wb437b80548d849929e4a4736f8291474&amp;csf=1&amp;web=1&amp;e=XNpTCt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sps.deq.state.or.us/comms/SitePages/Public-Templates--PowerPoint-Presentations.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC%20Preparation/EQC.Temporary.Rulemaking.Action.Item.dotx?d=w28f86acaf68c42dbb2ff570e62666c78&amp;csf=1&amp;web=1&amp;e=cUaxLk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:x:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Guidance%20Materials/Planning%20Team%20Specific/2024.01.23_AQP_Prioritization%20Decision%20Matrix_v1.xlsx?d=w5837c3f78a6f480883c9817184611838&amp;csf=1&amp;web=1&amp;e=yd2nGO" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Planning/1.EPIC.Memo.Template.docx?d=wd82756bfb9024d55bcb5bdd6da9c775f&amp;csf=1&amp;web=1&amp;e=WvcFv0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.GovDelivery.Notice.docx?d=w126b46b8706e440580b67001fe26c7e1&amp;csf=1&amp;web=1&amp;e=ddAPqA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/GovDelivery.Notice.docx?d=w693f37e76fa44b07a02530bad798b9b9&amp;csf=1&amp;web=1&amp;e=c3AMmk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/SIP.Development.Schedule.Template.docx?d=w8c0f03660d484e249f709316e949e7d9&amp;csf=1&amp;web=1&amp;e=GdRSvJ" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Process%20Flowchart__v1.vsdx?d=w552b8a219aac420b9f50cf4f43264a4c&amp;csf=1&amp;web=1&amp;e=PxYL3d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Appointment.Letter.docx?d=wf2cd5533aad5424bb2f963dbf43aa91f&amp;csf=1&amp;web=1&amp;e=e07uIa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC%20Preparation/EQC.Staff.Report.dotx?d=w7baa2de0c3db4fdc9b1fe549a749833a&amp;csf=1&amp;web=1&amp;e=pGBE2L" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.docx?d=wb1637fc72b0f4fb9be68252809d46b63&amp;csf=1&amp;web=1&amp;e=iD8zTw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=iIyOfs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/Notice.of.Proposed.Rulemaking.dotx?d=w14985a2c1d8344a28842687f0f7a0271&amp;csf=1&amp;web=1&amp;e=6rDNxl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Comment/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=zMQmZz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/das/Financial/Documents/107bf22.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:x:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Prioritization%20Decision%20Matrix_v1.xlsx?d=w5837c3f78a6f480883c9817184611838&amp;csf=1&amp;web=1&amp;e=23fs5q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Director.Memo.docx?d=we9dd530c38f74ebebd52cd36cf979642&amp;csf=1&amp;web=1&amp;e=S6qCRf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Fiscal/Fiscal%20Impact%20Statement.docx?d=w0bc49723dc274367bd4ff7676ff6d941&amp;csf=1&amp;web=1&amp;e=QaE6PA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Charter.dotx?d=w7f497cef222c4b7d85daffb4142cba0b&amp;csf=1&amp;web=1&amp;e=BWOrpT" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/das/financial/pages/budgetinstruct.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Roster.docx?d=wd34c0c8be17f4d388bd34978ef0ec631&amp;csf=1&amp;web=1&amp;e=OeZuJv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/Email.to.Key.Legislators.docx?d=w1bae8e968fef4b67b3f6f83783f2b01e&amp;csf=1&amp;web=1&amp;e=pU8rLr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Flowchart%20Appendix_v1.docx?d=wb437b80548d849929e4a4736f8291474&amp;csf=1&amp;web=1&amp;e=XNpTCt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sps.deq.state.or.us/comms/SitePages/Public-Templates--PowerPoint-Presentations.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC%20Preparation/EQC.Temporary.Rulemaking.Action.Item.dotx?d=w28f86acaf68c42dbb2ff570e62666c78&amp;csf=1&amp;web=1&amp;e=cUaxLk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:x:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Guidance%20Materials/Planning%20Team%20Specific/2024.01.23_AQP_Prioritization%20Decision%20Matrix_v1.xlsx?d=w5837c3f78a6f480883c9817184611838&amp;csf=1&amp;web=1&amp;e=yd2nGO" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Planning/1.EPIC.Memo.Template.docx?d=wd82756bfb9024d55bcb5bdd6da9c775f&amp;csf=1&amp;web=1&amp;e=WvcFv0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.GovDelivery.Notice.docx?d=w126b46b8706e440580b67001fe26c7e1&amp;csf=1&amp;web=1&amp;e=ddAPqA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/GovDelivery.Notice.docx?d=w693f37e76fa44b07a02530bad798b9b9&amp;csf=1&amp;web=1&amp;e=c3AMmk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/SIP.Development.Schedule.Template.docx?d=w8c0f03660d484e249f709316e949e7d9&amp;csf=1&amp;web=1&amp;e=GdRSvJ" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:u:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Process%20Flowchart__v1.vsdx?d=w552b8a219aac420b9f50cf4f43264a4c&amp;csf=1&amp;web=1&amp;e=PxYL3d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Appointment.Letter.docx?d=wf2cd5533aad5424bb2f963dbf43aa91f&amp;csf=1&amp;web=1&amp;e=e07uIa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/6-EQC%20Preparation/EQC.Staff.Report.dotx?d=w7baa2de0c3db4fdc9b1fe549a749833a&amp;csf=1&amp;web=1&amp;e=pGBE2L" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/1-Initiating/Draft.Rules.Template.docx?d=wb1637fc72b0f4fb9be68252809d46b63&amp;csf=1&amp;web=1&amp;e=iD8zTw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/GiftCardsProcess%20V4.docx?d=wf2bd27729f344c53b7fd98623b2dd87e&amp;csf=1&amp;web=1&amp;e=iIyOfs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/4-Public%20Notice/Notice.of.Proposed.Rulemaking.dotx?d=w14985a2c1d8344a28842687f0f7a0271&amp;csf=1&amp;web=1&amp;e=6rDNxl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/5-Public%20Comment/Instructions.and.Script.for.Online.Hearing.docx?d=w4b2af625d284481fa6f750c26171c4bc&amp;csf=1&amp;web=1&amp;e=zMQmZz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/das/Financial/Documents/107bf22.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sos.oregon.gov/archives/Pages/records_retention_schedule.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/AirQualityPlanningSection77/Shared%20Documents/Rulemaking/Rulemaking%20Process%20Documents/Rulemaking%20Service%20Agreement.docx?d=w0e4df699494f40fb90c4374b17ab3181&amp;csf=1&amp;web=1&amp;e=a2T33X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Invitation.to.Participate.docx?d=w36ce451e4c6f4e19a9d70dd8406da9e5&amp;csf=1&amp;web=1&amp;e=R767Cw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Meeting.Summary.dotx?d=we4d85c5948c84aa2b49fa847681c9eb5&amp;csf=1&amp;web=1&amp;e=0IVB73" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/sites/DEQ-GDFs/Shared%20Documents/General/Implementation%20Plan/Implementation%20Plan/2023.11.15_GDFStageIIVaporRecovery_ImplementationPlan_v1.docx?web=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://deqhq1/AQCOMMON/AQ_Administrator/AQ_Rule_Activity/SIP/Templates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateoforegon.sharepoint.com/:w:/r/sites/DEQ-Rulemaking/Shared%20Documents/Rulemaking%20Templates/3-Advisory%20Committee/RAC.Member.Appointment.Email.docx?d=w7bd44c5813e24b2eb2a2172111bb4ffc&amp;csf=1&amp;web=1&amp;e=zwkYck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13702,50 +13749,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3f71e46e-dbdb-4936-a808-49fb891fc3e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6076d197-b432-4a89-8b9d-b97676e775aa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="3f71e46e-dbdb-4936-a808-49fb891fc3e2">
       <UserInfo>
         <DisplayName>SAKATA Rachel * DEQ</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>DUENAS Megan * DEQ</DisplayName>
         <AccountId>46</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>BATES Graham * DEQ</DisplayName>
         <AccountId>45</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>FATEMI Farrah * DEQ</DisplayName>
         <AccountId>55</AccountId>
@@ -13809,51 +13865,51 @@
       <UserInfo>
         <DisplayName>TRAPP Lindsay * DEQ</DisplayName>
         <AccountId>59</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>MILLS Susan * DEQ</DisplayName>
         <AccountId>124</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>WIRTIS Lauren * DEQ</DisplayName>
         <AccountId>125</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>BELLINSON Ryan * DEQ</DisplayName>
         <AccountId>74</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D20178CB431FBB44BA390DFB7A67DCC0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba3172ddd0c4f42c94eeb9e31c3afde7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6076d197-b432-4a89-8b9d-b97676e775aa" xmlns:ns3="3f71e46e-dbdb-4936-a808-49fb891fc3e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5a67221743a20f347ed6c9e29972d43" ns2:_="" ns3:_="">
     <xsd:import namespace="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <xsd:import namespace="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14038,118 +14094,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C43311C8-D0A9-45B2-B9FC-7FD6E094C5E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AD5FB9-0EB5-4D35-9315-2A02273CC8F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C43311C8-D0A9-45B2-B9FC-7FD6E094C5E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
+    <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AACA119-64B3-4CC4-B6CD-662780137E02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6076d197-b432-4a89-8b9d-b97676e775aa"/>
     <ds:schemaRef ds:uri="3f71e46e-dbdb-4936-a808-49fb891fc3e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Standard" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2224</Words>
-  <Characters>12680</Characters>
+  <Words>2228</Words>
+  <Characters>12705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>deq</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14875</CharactersWithSpaces>
+  <CharactersWithSpaces>14904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>jleber</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D20178CB431FBB44BA390DFB7A67DCC0</vt:lpwstr>
   </property>