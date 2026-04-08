--- v0 (2025-12-22)
+++ v1 (2026-04-08)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="9540"/>
       </w:tblGrid>
       <w:tr w:rsidR="00375739" w14:paraId="30612878" w14:textId="77777777" w:rsidTr="009F0A34">
@@ -221,995 +222,1006 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>List of historic commission materials by year:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F74C682" w14:textId="77777777" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF076C5" w14:textId="77777777" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A767FB">
         <w:t>State Sanitary Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D09329E" w14:textId="4F064699" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="4D09329E" w14:textId="0C649DF7" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00463B3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>All records (1939-1944; 1964-1969)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74E7A313" w14:textId="7DEBE1E8" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="74E7A313" w14:textId="6E63AA2D" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00FF484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7567FB46" w14:textId="2C8A16B2" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7567FB46" w14:textId="231C8BF2" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00FF484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="311F9182" w14:textId="1EA1B979" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="311F9182" w14:textId="19FD6B42" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00FF484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1941</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="308D2B41" w14:textId="20C015E9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="308D2B41" w14:textId="45F36F64" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FF484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02322A07" w14:textId="0510932C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="02322A07" w14:textId="10A772C5" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="005D4DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50CCCDAE" w14:textId="3E825736" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="50CCCDAE" w14:textId="44A72879" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="005D4DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D2AD832" w14:textId="08C357A7" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="4D2AD832" w14:textId="0F2A7E1B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="005D4DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1964</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65DA4804" w14:textId="093F0B48" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="65DA4804" w14:textId="342E3432" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="005D4DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14A626CC" w14:textId="199302F7" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="14A626CC" w14:textId="7CA1E31A" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00EE1E55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1966</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79435880" w14:textId="412F8D38" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="79435880" w14:textId="4A732AF9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00EE1E55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7966CAA6" w14:textId="33CD6980" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7966CAA6" w14:textId="4B1CC98B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00EE1E55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1968</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15EC42D0" w14:textId="4A73722D" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="15EC42D0" w14:textId="08595844" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0004705E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1969</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41441384" w14:textId="79D8F743" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A767FB">
         <w:t>Air Pollution Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C295264" w14:textId="0DAADF75" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="2C295264" w14:textId="22004BA1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0004705E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>All records (1951-195</w:t>
         </w:r>
         <w:r w:rsidR="0004705E" w:rsidRPr="0004705E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="0004705E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3916F8F4" w14:textId="2024566E" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="3916F8F4" w14:textId="4991EB5C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00802370">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1951</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A734C28" w14:textId="56F2D725" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="2A734C28" w14:textId="1C500343" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00802370">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B45AF15" w14:textId="7F71A7FF" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="6B45AF15" w14:textId="7033C15D" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00687FA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1953</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04044401" w14:textId="61F692C6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="04044401" w14:textId="5C06942E" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00687FA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44C11831" w14:textId="4CDF6B62" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="44C11831" w14:textId="2BEB5EAB" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00687FA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1955</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35B18EB9" w14:textId="67D1FDB9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="35B18EB9" w14:textId="43835235" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00687FA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65A08E20" w14:textId="5B3EC2A6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="65A08E20" w14:textId="109AA9C4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00B21E38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="587A5462" w14:textId="3682B03F" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="587A5462" w14:textId="5209269C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00B21E38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1958</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D3622BE" w14:textId="60FC05FF" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1D3622BE" w14:textId="7B7EEB9E" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00B21E38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06400196" w14:textId="77777777" w:rsidR="00B21E38" w:rsidRDefault="00B21E38">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D74818" w14:textId="3F7F006C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A767FB">
         <w:lastRenderedPageBreak/>
         <w:t>Environmental Quality Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3409F35C" w14:textId="20A8753D" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="3409F35C" w14:textId="29E4C436" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="005B4FC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>All records (1969-</w:t>
         </w:r>
         <w:r w:rsidR="00A27F83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>present</w:t>
         </w:r>
         <w:r w:rsidRPr="005B4FC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A4A5C0" w14:textId="616EEB93" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="41A4A5C0" w14:textId="6BE3AFCD" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="005B4FC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1969</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="386C46E9" w14:textId="667C68C6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="386C46E9" w14:textId="2C5E4185" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="005B4FC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FC818C7" w14:textId="41D737FF" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="4FC818C7" w14:textId="45E15F37" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00B36217">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1971</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="716188FE" w14:textId="010E11B4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="716188FE" w14:textId="5FF52017" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00B36217">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1972</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B7B78D4" w14:textId="3FBBF767" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="4B7B78D4" w14:textId="7D1082F4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00B36217">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CBD4337" w14:textId="6156154F" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7CBD4337" w14:textId="6AEFEA7F" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00B36217">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1974</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C2C7B6B" w14:textId="60BE0E45" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="3C2C7B6B" w14:textId="29FF7C72" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="008A1932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1975</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B115750" w14:textId="00F75102" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1B115750" w14:textId="07E031F6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="008A1932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63801278" w14:textId="0B295B7E" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="63801278" w14:textId="7C9BD10C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="008A1932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1977</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FB097EF" w14:textId="4AB147F8" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7FB097EF" w14:textId="4304087F" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="008A1932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D59442D" w14:textId="734E7C69" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="4D59442D" w14:textId="3ECCF2A4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00ED036D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1920D070" w14:textId="4B030621" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1920D070" w14:textId="06DCB7CA" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00ED036D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1980</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57608E82" w14:textId="368BF5D4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="57608E82" w14:textId="19755868" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00ED036D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1981</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30BFBB84" w14:textId="2B6B6963" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="30BFBB84" w14:textId="400795A0" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00ED036D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F4F0CA1" w14:textId="7764DB3C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="3F4F0CA1" w14:textId="24942913" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00BD7C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45DFD6A9" w14:textId="4BE07430" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="45DFD6A9" w14:textId="49C2F4D9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00BD7C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6425B380" w14:textId="0246AC7B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="6425B380" w14:textId="0DB42800" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00BD7C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1985</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17C705B0" w14:textId="7667E8C7" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="17C705B0" w14:textId="5E08A02B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00BD7C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="049EB6EF" w14:textId="5C528763" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="049EB6EF" w14:textId="50EDF489" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00A4521B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1204B134" w14:textId="55B9EED2" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1204B134" w14:textId="6725F1E1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00A4521B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1988</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="405ED9B2" w14:textId="0958A0D9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="405ED9B2" w14:textId="0C312F00" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00A4521B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BB1BE47" w14:textId="31BCBD65" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1BB1BE47" w14:textId="77BB957F" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00156E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53DC8564" w14:textId="14B31FD4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="53DC8564" w14:textId="7B8EB9AD" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00156E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="235CC698" w14:textId="5FB0FED0" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="235CC698" w14:textId="081A581B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00156E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04A28736" w14:textId="35C4E4CD" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="04A28736" w14:textId="616142B1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="004E26FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7624DB51" w14:textId="37B40152" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7624DB51" w14:textId="1154AF7A" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="004E26FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1994</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EE86306" w14:textId="73B6B859" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1EE86306" w14:textId="4585BFD9" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="004E26FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1995</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5118454C" w14:textId="334364BB" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="5118454C" w14:textId="5BF6B198" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="005A6F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1996</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11C09FE9" w14:textId="1161BE5D" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="11C09FE9" w14:textId="09539FE8" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="002832A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1997</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="042C1F83" w14:textId="789FE1F3" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="042C1F83" w14:textId="24493391" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00A711C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73265C51" w14:textId="6EEECE0B" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="73265C51" w14:textId="573735E6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="007B66A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1999</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3595CC60" w14:textId="29B9D90C" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="3595CC60" w14:textId="72C47AC1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="007B66A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BBA632B" w14:textId="71860873" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="5BBA632B" w14:textId="5DC70A52" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="007B66A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00A94044" w14:textId="6D2103A0" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="00A94044" w14:textId="757E4DB1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="007B66A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="786B8670" w14:textId="325204D4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="786B8670" w14:textId="0AEEAC48" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="007B66A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BF7B5DA" w14:textId="3106DA59" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="1BF7B5DA" w14:textId="7AF256A8" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="0002476B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33D9AD8F" w14:textId="22BCAEC1" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="33D9AD8F" w14:textId="7530E2AA" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="0002476B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E150BB4" w14:textId="61B79CA4" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="7E150BB4" w14:textId="30DD1E25" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="0002476B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="238AF956" w14:textId="76BD4E97" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="238AF956" w14:textId="78B42B22" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="0002476B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F94F983" w14:textId="2EA2F8B6" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="0F94F983" w14:textId="0A60598A" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="0002476B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5295DA0D" w14:textId="0C99F726" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
+    <w:p w14:paraId="5295DA0D" w14:textId="21838B77" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00D53697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="544B2FDA" w14:textId="2B5ED03D" w:rsidR="00E20E43" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="544B2FDA" w14:textId="14932F8B" w:rsidR="00E20E43" w:rsidRDefault="00E20E43" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidR="00E20E43" w:rsidRPr="00830459">
+        <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7052839B" w14:textId="42E891CE" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="7052839B" w14:textId="5D0DC845" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34744933" w14:textId="626DC44E" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="34744933" w14:textId="2891660D" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EFED8AC" w14:textId="1647C9BF" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="0EFED8AC" w14:textId="0ADF697A" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37742EB2" w14:textId="1E4380A7" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="37742EB2" w14:textId="79DB63BF" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0368E655" w14:textId="66896E83" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="0368E655" w14:textId="3413C957" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BC87B57" w14:textId="128F56BF" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="2BC87B57" w14:textId="0484FCB0" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A9C2931" w14:textId="128BFAAC" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="6A9C2931" w14:textId="2FF29739" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0051B67A" w14:textId="59115AD2" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="0051B67A" w14:textId="78A9AF40" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FFE607F" w14:textId="06539A5D" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
+    <w:p w14:paraId="0FFE607F" w14:textId="5E447B2F" w:rsidR="00830459" w:rsidRDefault="00830459" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00830459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07C2280A" w14:textId="330DEAC0" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
+    <w:p w14:paraId="07C2280A" w14:textId="35711389" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="009B3602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F319A5A" w14:textId="15C032AB" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
+    <w:p w14:paraId="3F319A5A" w14:textId="12BA6460" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="006726B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E63CE75" w14:textId="215FDB3C" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
+    <w:p w14:paraId="4E63CE75" w14:textId="59D287BA" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
       <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="005801EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A8C9CF6" w14:textId="4D72C2CE" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
+    <w:p w14:paraId="2A8C9CF6" w14:textId="4FABDE15" w:rsidR="00920BC7" w:rsidRDefault="00920BC7" w:rsidP="00A767FB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="005801EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="600E991D" w14:textId="332EF34F" w:rsidR="00FB5E10" w:rsidRDefault="00FB5E10" w:rsidP="00FB5E10">
+    <w:p w14:paraId="600E991D" w14:textId="393A024F" w:rsidR="00FB5E10" w:rsidRDefault="00FB5E10" w:rsidP="00FB5E10">
       <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="005801EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79C6F0BE" w14:textId="66D8A886" w:rsidR="00FB5E10" w:rsidRDefault="00FB5E10" w:rsidP="00A767FB">
+    <w:p w14:paraId="5D9AFDAA" w14:textId="06A82C05" w:rsidR="000F02E2" w:rsidRDefault="007F65D8" w:rsidP="00FB5E10">
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidR="000F02E2" w:rsidRPr="007F65D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2203FF68" w14:textId="77777777" w:rsidR="007F65D8" w:rsidRDefault="007F65D8" w:rsidP="00A767FB"/>
+    <w:p w14:paraId="79C6F0BE" w14:textId="7CAD5E35" w:rsidR="00FB5E10" w:rsidRDefault="00FB5E10" w:rsidP="00A767FB">
       <w:r>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00B5769C">
         <w:t>some supplementary materials and sensitive information may not be contained in the archived record. You may request th</w:t>
       </w:r>
       <w:r w:rsidR="001C3176">
         <w:t>ese items</w:t>
       </w:r>
       <w:r w:rsidR="00B5769C">
         <w:t xml:space="preserve"> (if not exempt under the law)</w:t>
       </w:r>
       <w:r w:rsidR="001C3176">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidR="001C3176" w:rsidRPr="001C3176">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>submitting a public records request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C3176">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2E485D" w14:textId="77777777" w:rsidR="00A767FB" w:rsidRPr="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB"/>
     <w:p w14:paraId="7F9D43A8" w14:textId="77777777" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB"/>
     <w:p w14:paraId="5F32821C" w14:textId="77777777" w:rsidR="00A767FB" w:rsidRDefault="00A767FB" w:rsidP="00A767FB"/>
     <w:p w14:paraId="73F78A2F" w14:textId="77777777" w:rsidR="00D31FF4" w:rsidRPr="00A21430" w:rsidRDefault="00D31FF4" w:rsidP="00D31FF4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484CFD">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Non-discrimination statement</w:t>
       </w:r>
       <w:r w:rsidR="00A21430">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AE603F">
         <w:t xml:space="preserve">DEQ does not discriminate on the basis of race, color, national origin, disability, age or sex in administration of its programs or activities. Visit DEQ’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidRPr="00AE603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Civil Rights and Environmental Justice page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE603F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7D2C74" w14:textId="77777777" w:rsidR="00D31FF4" w:rsidRDefault="00D31FF4" w:rsidP="00EA01A8"/>
     <w:p w14:paraId="2F1F46F7" w14:textId="77777777" w:rsidR="00502B5B" w:rsidRPr="00EA01A8" w:rsidRDefault="00502B5B" w:rsidP="00EA01A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00502B5B" w:rsidRPr="00EA01A8" w:rsidSect="000976A7">
-      <w:footerReference w:type="first" r:id="rId94"/>
+      <w:footerReference w:type="first" r:id="rId95"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B51E37F" w14:textId="77777777" w:rsidR="000976A7" w:rsidRDefault="000976A7" w:rsidP="00B95B96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="12D365BE" w14:textId="77777777" w:rsidR="000976A7" w:rsidRDefault="000976A7" w:rsidP="00B95B96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2621,187 +2633,207 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="700672135">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="657614733">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1247418833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="280455312">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="811752271">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2060863296">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="180"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A767FB"/>
     <w:rsid w:val="0002476B"/>
     <w:rsid w:val="0002619B"/>
     <w:rsid w:val="0004705E"/>
     <w:rsid w:val="00050108"/>
     <w:rsid w:val="00061BE9"/>
     <w:rsid w:val="00072B68"/>
     <w:rsid w:val="00082B57"/>
     <w:rsid w:val="000976A7"/>
     <w:rsid w:val="000D1794"/>
     <w:rsid w:val="000D4B76"/>
+    <w:rsid w:val="000F02E2"/>
+    <w:rsid w:val="001142B4"/>
+    <w:rsid w:val="00141DA2"/>
     <w:rsid w:val="00145263"/>
     <w:rsid w:val="00156E64"/>
     <w:rsid w:val="00182707"/>
     <w:rsid w:val="001C3176"/>
     <w:rsid w:val="001F41A1"/>
     <w:rsid w:val="0022639E"/>
     <w:rsid w:val="002832A0"/>
     <w:rsid w:val="00292B9F"/>
     <w:rsid w:val="002A67D5"/>
     <w:rsid w:val="002F4C9F"/>
     <w:rsid w:val="002F6244"/>
     <w:rsid w:val="003161EA"/>
     <w:rsid w:val="00362B37"/>
     <w:rsid w:val="00375739"/>
     <w:rsid w:val="003767B0"/>
+    <w:rsid w:val="00397561"/>
     <w:rsid w:val="003B6FA7"/>
     <w:rsid w:val="00410152"/>
     <w:rsid w:val="00463B3E"/>
     <w:rsid w:val="00484CFD"/>
+    <w:rsid w:val="004A468D"/>
     <w:rsid w:val="004A6E4E"/>
     <w:rsid w:val="004E26FA"/>
     <w:rsid w:val="00502B5B"/>
+    <w:rsid w:val="00521977"/>
     <w:rsid w:val="0053114E"/>
     <w:rsid w:val="00536117"/>
     <w:rsid w:val="00547910"/>
     <w:rsid w:val="005801EA"/>
     <w:rsid w:val="005A67E4"/>
     <w:rsid w:val="005A6F84"/>
     <w:rsid w:val="005B4FC5"/>
     <w:rsid w:val="005D4DE6"/>
     <w:rsid w:val="006043F3"/>
     <w:rsid w:val="006220F2"/>
     <w:rsid w:val="006726B0"/>
     <w:rsid w:val="00687FA8"/>
+    <w:rsid w:val="00697178"/>
     <w:rsid w:val="006E3A68"/>
     <w:rsid w:val="006F2B88"/>
+    <w:rsid w:val="007219AE"/>
+    <w:rsid w:val="00727F95"/>
     <w:rsid w:val="00762A70"/>
     <w:rsid w:val="0077586B"/>
     <w:rsid w:val="007B66A6"/>
     <w:rsid w:val="007C0E5A"/>
     <w:rsid w:val="007F4429"/>
+    <w:rsid w:val="007F65D8"/>
     <w:rsid w:val="00802370"/>
+    <w:rsid w:val="00812E5B"/>
     <w:rsid w:val="008271C3"/>
     <w:rsid w:val="00830459"/>
     <w:rsid w:val="00841AD9"/>
     <w:rsid w:val="0084789F"/>
     <w:rsid w:val="00847D46"/>
     <w:rsid w:val="00847DE4"/>
     <w:rsid w:val="008656FB"/>
     <w:rsid w:val="00875859"/>
     <w:rsid w:val="008A1932"/>
     <w:rsid w:val="008E16A2"/>
     <w:rsid w:val="00920BC7"/>
+    <w:rsid w:val="00921C8F"/>
     <w:rsid w:val="00922AA0"/>
     <w:rsid w:val="00947714"/>
     <w:rsid w:val="009B3602"/>
     <w:rsid w:val="009F0A34"/>
     <w:rsid w:val="00A03D52"/>
+    <w:rsid w:val="00A06ACF"/>
     <w:rsid w:val="00A12E85"/>
+    <w:rsid w:val="00A17AC0"/>
     <w:rsid w:val="00A21430"/>
     <w:rsid w:val="00A220E5"/>
     <w:rsid w:val="00A27F83"/>
     <w:rsid w:val="00A32298"/>
     <w:rsid w:val="00A4521B"/>
     <w:rsid w:val="00A64947"/>
     <w:rsid w:val="00A711C2"/>
     <w:rsid w:val="00A767FB"/>
     <w:rsid w:val="00A906C7"/>
     <w:rsid w:val="00AC2C29"/>
     <w:rsid w:val="00AC5446"/>
     <w:rsid w:val="00AD73C7"/>
     <w:rsid w:val="00B21E38"/>
     <w:rsid w:val="00B36217"/>
+    <w:rsid w:val="00B403C5"/>
     <w:rsid w:val="00B5769C"/>
     <w:rsid w:val="00B95B96"/>
     <w:rsid w:val="00BA0682"/>
     <w:rsid w:val="00BD7C8F"/>
     <w:rsid w:val="00BF6BCB"/>
     <w:rsid w:val="00C10595"/>
     <w:rsid w:val="00CE4651"/>
     <w:rsid w:val="00D17774"/>
     <w:rsid w:val="00D31FF4"/>
     <w:rsid w:val="00D53697"/>
+    <w:rsid w:val="00D76C2E"/>
     <w:rsid w:val="00D81768"/>
     <w:rsid w:val="00D86712"/>
+    <w:rsid w:val="00DB061D"/>
     <w:rsid w:val="00DB068A"/>
+    <w:rsid w:val="00DB4258"/>
     <w:rsid w:val="00E11ECA"/>
     <w:rsid w:val="00E154CB"/>
     <w:rsid w:val="00E1607E"/>
     <w:rsid w:val="00E20E43"/>
     <w:rsid w:val="00EA01A8"/>
     <w:rsid w:val="00EC7A11"/>
     <w:rsid w:val="00EC7D5D"/>
     <w:rsid w:val="00ED036D"/>
     <w:rsid w:val="00EE0092"/>
     <w:rsid w:val="00EE1E55"/>
+    <w:rsid w:val="00F26C66"/>
     <w:rsid w:val="00F374AE"/>
     <w:rsid w:val="00F41B0D"/>
     <w:rsid w:val="00FB5E10"/>
+    <w:rsid w:val="00FF0AC7"/>
     <w:rsid w:val="00FF484C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4743,51 +4775,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1481459690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1939*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1944*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1951*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1972*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1966*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1959*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1975*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1980*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1983*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1988*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1996*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2001*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2009*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2017*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recTitle%3A%22EQC2022*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2004*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/Request-Public-Record.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1942*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1954*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1969*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1957*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1970*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1973*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1978*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1986*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1991*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1999*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2007*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2012*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recTitle%3A%22EQC2020*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1994*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2015*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recTitle%3A%22EQC2023*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1964*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1940*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1967*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1952*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1955*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1976*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1981*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1989*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1997*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2002*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2010*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1984*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2005*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2013*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2018*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1943*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1958*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1971*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1979*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1992*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2000*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1965*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1974*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1987*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1995*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2003*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2008*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2016*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recTitle%3A%22EQC2021*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recTitle%3A%22EQC2024*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1941*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1968*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1953*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1969*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1982*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1990*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22APAMINUTESDOC1956*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1977*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1985*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1993*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC1998*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2006*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2011*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2014*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22EQC2019*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1951*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1966*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1975*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1980*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1996*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2001*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2017*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2022*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1942*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1957*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1970*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1986*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1991*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2007*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2012*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=28" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2023*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1967*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1952*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1976*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1981*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1997*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2002*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2013*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2018*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=34" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1943*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1958*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1971*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1979*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1992*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2000*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1965*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1974*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1987*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1995*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2003*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2008*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2016*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=32" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2021*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2024*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/HPRMWebDrawer/Record?q=webdrawercode%3A%22*011*%22+And+recAnyWord%3A%22SSAMinutesDOC1941*%22&amp;sortBy=" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1968*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1953*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1969*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1982*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1990*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1956*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1977*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1985*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1993*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1998*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2006*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2011*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2014*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2019*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=35" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1939*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1944*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1972*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1959*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1983*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1988*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2009*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2004*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2025*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1954*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1969*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1973*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1978*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1999*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2020*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1994*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2015*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1964*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=SSAMinutesDOC1940*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=APAMinutesDOC1955*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1989*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2010*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=26" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC1984*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ormswd2.synergydcs.com/ORMSCMSearchDEQ/Search/SearchMain.aspx?code=011&amp;t1=anyWord&amp;q1=EQC2005*&amp;op1=AND&amp;arch=1&amp;page=1&amp;size=25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/Request-Public-Record.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deqinfo@deq.state.or.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/deq/about-us/Pages/titleVIaccess.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\lboyars\Downloads\ModSegoeDoc.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5032,50 +5064,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008C9DF0D4A3931840815EBF4EA7B84ADB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="412d9a4b1e7f7df64f1c34a5ef86744d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="3727ae2c-ff6c-40e8-9b04-f56dbe4ec141" xmlns:ns4="72b6209a-32d8-49a5-ad0f-21a30cbcd036" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40635d348b947ac4d39e7141979337f2" ns3:_="" ns4:_="">
     <xsd:import namespace="3727ae2c-ff6c-40e8-9b04-f56dbe4ec141"/>
     <xsd:import namespace="72b6209a-32d8-49a5-ad0f-21a30cbcd036"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
@@ -5270,146 +5306,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="3727ae2c-ff6c-40e8-9b04-f56dbe4ec141" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A43C80E8-6B5B-487F-B127-55534B74777E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D17CA6E-73D9-4828-B848-00B301AF138F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3727ae2c-ff6c-40e8-9b04-f56dbe4ec141"/>
     <ds:schemaRef ds:uri="72b6209a-32d8-49a5-ad0f-21a30cbcd036"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{203E2854-9675-47E8-9EFB-4B1389F085C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C31529FC-27D5-4D9D-B057-C6C27EEC932E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3727ae2c-ff6c-40e8-9b04-f56dbe4ec141"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Privileged" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ModSegoeDoc.dotx</Template>
+  <Template>ModSegoeDoc</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1911</Words>
-  <Characters>10896</Characters>
+  <Words>2053</Words>
+  <Characters>11707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oregon Department of Environmental Quality</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12782</CharactersWithSpaces>
+  <CharactersWithSpaces>13733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BOYARSHINOVA Lia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008C9DF0D4A3931840815EBF4EA7B84ADB</vt:lpwstr>
   </property>